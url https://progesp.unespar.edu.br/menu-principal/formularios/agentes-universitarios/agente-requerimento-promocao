--- v0 (2025-10-07)
+++ v1 (2026-08-15)
@@ -1,4026 +1,5887 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="3E3D62D9" w14:textId="663ECFED" w:rsidR="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:t>REQUERIMENTO DE PROMOÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="09CEA443" w14:textId="50833B22" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>AGENTE UNIVERSITÁRIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536D797D" w14:textId="52B7C2AC" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>REQUERIMENTO DE PROMOÇÃO – AGENTE UNIVERSITÁRIO</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...151 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="29DA8229" w14:textId="2AFE4927" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="720218F3" w14:textId="17389EAD" w:rsidR="007C5CCA" w:rsidRDefault="00000000" w:rsidP="00EC38FB">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="8931" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...207 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Eu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Texto3"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CPF nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Texto4"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ID nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Texto5"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no cargo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Texto6"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na função de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Texto7"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lotado(a) no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB" w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...54 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Texto8"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e na Seção/Divisão </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Texto9"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> em razão de:</w:t>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>venho requerer a promoção prevista na Lei Estadual n° 11.713/1997, alterada pela Lei nº 21.118/2022 em razão de:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="45F737F4" w14:textId="56C20DA1" w:rsidR="002E58D3" w:rsidRPr="00EC38FB" w:rsidRDefault="002E58D3" w:rsidP="00EC38FB">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="8931" w:leader="none"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="55841118" w14:textId="77CC8FF2" w:rsidR="007C5CCA" w:rsidRDefault="002E58D3">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="8931" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="240"/>
-        <w:ind w:left="0" w:right="0" w:hanging="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Texto10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capacitação:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para o Cargo de Agente Universitário </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>cumprimento do interstício</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mínimo de dois anos de efetivo exercício na classe atual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nível</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>carga horária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mínima em cursos correlatos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6631B955" w14:textId="0F0A3DDD" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E7E7918" wp14:editId="5C456064">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1070610</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>198755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3733800" cy="1019175"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21802"/>
+                    <wp:lineTo x="21600" y="21802"/>
+                    <wp:lineTo x="21600" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
+                <wp:docPr id="5" name="Caixa de Texto 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3733800" cy="1019175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BCF8711" w14:textId="5691ED61" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Carga hor</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>á</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ria mínima em cursos correlatos:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4009C504" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1AB0E2CE" w14:textId="0557E58A" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Agente Universitário Profissional: 200 horas;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1DD82DC5" w14:textId="5C483622" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Agente Univesitário de Execução: 120 horas;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E8557D8" w14:textId="65C9AF53" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Agente Universitário de Apoio: 60 horas.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5E7E7918" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:84.3pt;margin-top:15.65pt;width:294pt;height:80.25pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfSG3qLAIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815K8ZBEsB64DFwWM&#10;JIAT5ExTpC2U4rAkbcn9+g4peUHaU9ELNeQMZ3nvUdOHtlbkIKyrQBc0G6SUCM2hrPS2oG+vyy93&#10;lDjPdMkUaFHQo3D0Yfb507QxuRjCDlQpLMEk2uWNKejOe5MnieM7UTM3ACM0OiXYmnnc2m1SWtZg&#10;9lolwzS9SRqwpbHAhXN4+tg56Szml1Jw/yylE56ogmJvPq42rpuwJrMpy7eWmV3F+zbYP3RRs0pj&#10;0XOqR+YZ2dvqj1R1xS04kH7AoU5AyoqLOANOk6UfplnvmBFxFgTHmTNM7v+l5U+HtXmxxLdfoUUC&#10;AyCNcbnDwzBPK20dvtgpQT9CeDzDJlpPOB6ObkejuxRdHH1Zmt1nt5OQJ7lcN9b5bwJqEoyCWuQl&#10;wsUOK+e70FNIqKZhWSkVuVGaNAW9GU3SeMGBqsrgDGHhykJZcmDI7kYx/qMvexWFTSiNvVyGCpZv&#10;N20/6QbKIwJgodOGM3xZYd4Vc/6FWRQDDoYC98+4SAXYDPQWJTuwv/52HuKRI/RS0qC4Cup+7pkV&#10;lKjvGtm7z8bjoMa4GU9uh7ix157NtUfv6wXghBk+JcOjGeK9OpnSQv2O72AeqqKLaY61C+pP5sJ3&#10;ksd3xMV8HoNQf4b5lV4bHlKf8Hxt35k1PU8eKX6CkwxZ/oGuLrYjbL73IKvIZQC4Q7XHHbUb1dC/&#10;s/A4rvcx6vI3mP0GAAD//wMAUEsDBBQABgAIAAAAIQDe1Huo4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqBOqpiHEqRCiBySEREGUo5MscYS9DrGbBr6e5QTH2XmanSk3&#10;s7NiwjH0nhSkiwQEUuPbnjoFL8/bixxEiJpabT2hgi8MsKlOT0pdtP5ITzjtYic4hEKhFZgYh0LK&#10;0Bh0Oiz8gMTeux+djizHTrajPnK4s/IySTLpdE/8wegBbw02H7uDU/Dwuv+82z6+JXusbb+a7Nrc&#10;f9dKnZ/NN9cgIs7xD4bf+lwdKu5U+wO1QVjWWZ4xqmCZLkEwsF5lfKjZuUpzkFUp/0+ofgAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfSG3qLAIAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDe1Huo4AAAAAoBAAAPAAAAAAAAAAAAAAAAAIYE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BCF8711" w14:textId="5691ED61" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Carga hor</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>á</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ria mínima em cursos correlatos:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4009C504" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1AB0E2CE" w14:textId="0557E58A" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Agente </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Universitário </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Profissional</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>200 horas</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1DD82DC5" w14:textId="5C483622" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Agente </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Univesitário</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>de Execução</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>120 horas</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E8557D8" w14:textId="65C9AF53" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Agente </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Universitário </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>de Apoio</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>60 horas</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="through"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1456CBA8" w14:textId="54CE7278" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A3AD7FA" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13130214" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRDefault="002E58D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4754A6D7" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FA777B" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26266818" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D4FEC0" w14:textId="0DBF5F3D" w:rsidR="002E58D3" w:rsidRDefault="002E58D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+          <w:tab w:val="left" w:pos="6946"/>
+          <w:tab w:val="left" w:pos="8931"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Texto11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Operacional:</w:t>
+        <w:t>Titulação:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>empo de efetivo exercício na carreira</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 anos para a Classe 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 anos para a Classe 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) e titulação específica do cargo.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="37D0CA3D" w14:textId="0CE2B0F3" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...1514 lines deleted...]
-          <w:tab w:val="left" w:pos="6750" w:leader="none"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB1EAD6" w14:textId="472BE7E9" w:rsidR="007C5CCA" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6750"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44A27DED" wp14:editId="49A58394">
+                <wp:extent cx="6153150" cy="2905125"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:docPr id="4" name="Caixa de Texto 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6153150" cy="2905125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6FAB2521" w14:textId="735DE39D" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="360" w:hanging="360"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Titulação específica:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43206E34" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Agente Universitário Profissional: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E30A2D2" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Para a Classe 7: curso de pós-graduação lato sensu, ou curso de especialidade reconhecida pelo respectivo conselho de classe profissional, inerente à função efetiva com carga horária mínima de 360 (trezentos e sessenta) horas; </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AE33BA4" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Para a Classe 13: curso de pós-graduação stricto sensu. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A73C4E4" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Agente Universitário de Execução:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06552F28" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Para a Classe 7: curso superior, sendo graduação, tecnólogo ou sequencial;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0CFEBA39" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Para a Classe 13: curso de pós-graduação lato sensu, ou curso de especialidade reconhecida pelo respectivo conselho de classe profissional, inerente à função efetiva desenvolvida, com carga horária mínima de 360 (trezentos e sessenta) horas. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="233AC206" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Agente Universitário de Apoio: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33C751BB" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Para a Classe 7: cursos de capacitação e desenvolvimento profissional, correlatos com a área de atuação do servidor ou de desempenho no cargo e função, vinculados ao Plano de Capacitação instituído pela Unespar, realizados a partir da data da última promoção obtida na Carreira, com somatório mínimo de 160 (cento e sessenta) horas; </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="60BD2727" w14:textId="10F8CC6E" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="1"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="6750"/>
+                              </w:tabs>
+                              <w:ind w:left="641" w:hanging="357"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002E58D3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Para a Classe 13: curso de ensino médio, pós-médio ou profissionalizante.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44A27DED" id="Caixa de Texto 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="width:484.5pt;height:228.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuMGArLQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8sSSBPEElEiqkoo&#10;iUSqnI3XZq16Pa5t2KW/vmPv8qG0p6oXM+M3Ox/vjZk9tLUmB+G8AlPQfDCkRBgOpTK7gn5/XX26&#10;o8QHZkqmwYiCHoWnD/OPH2aNnYoRVKBL4QgmMX7a2IJWIdhplnleiZr5AVhhEJTgahbQdbusdKzB&#10;7LXORsPhbdaAK60DLrzH28cOpPOUX0rBw7OUXgSiC4q9hXS6dG7jmc1nbLpzzFaK922wf+iiZspg&#10;0XOqRxYY2Tv1R6pacQceZBhwqDOQUnGRZsBp8uG7aTYVsyLNguR4e6bJ/7+0/OmwsS+OhPYLtChg&#10;JKSxfurxMs7TSlfHX+yUII4UHs+0iTYQjpe3+eQmnyDEERvdDyf5aBLzZJfPrfPhq4CaRKOgDnVJ&#10;dLHD2ocu9BQSqxlYKa2TNtqQBkvcYP6IeNCqjGB04idL7ciBobpbzfiPvuxVFDahDfZyGSpaod22&#10;RJVXA2+hPCIPDroV8ZavFKZfMx9emMOdwPlwz8MzHlID9gS9RUkF7tff7mM8SoUoJQ3uWEH9zz1z&#10;ghL9zaCI9/l4HJcyOePJ5xE67hrZXiNmXy8BB83xRVmezBgf9MmUDuo3fA6LWBUhZjjWLmg4mcvQ&#10;bT4+Jy4WixSEa2hZWJuN5TH1idbX9o0528sVUOknOG0jm75TrYvtdFvsA0iVJI08d6z29OMKp6Xo&#10;n1t8I9d+irr8Kcx/AwAA//8DAFBLAwQUAAYACAAAACEAuncqP90AAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvEMBCF74L/IYzgzU0Vu+vWpouIexBE2FVcj2kzNsVkUptst/rrHb3o5cHjDe99&#10;U64m78SIQ+wCKTifZSCQmmA6ahU8P63PrkDEpMloFwgVfGKEVXV8VOrChANtcNymVnAJxUIrsCn1&#10;hZSxseh1nIUeibO3MHid2A6tNIM+cLl38iLL5tLrjnjB6h5vLTbv271X8PCy+7hbP75mO6xdl49u&#10;Ye+/aqVOT6abaxAJp/R3DD/4jA4VM9VhTyYKp4AfSb/K2XK+ZFsruMwXOciqlP/pq28AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEArjBgKy0CAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuncqP90AAAAFAQAADwAAAAAAAAAAAAAAAACHBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6FAB2521" w14:textId="735DE39D" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="360" w:hanging="360"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Titulação específica:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43206E34" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Agente Universitário Profissional: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E30A2D2" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Para a Classe 7: curso de pós-graduação lato sensu, ou curso de especialidade reconhecida pelo respectivo conselho de classe profissional, inerente à função efetiva com carga horária mínima de 360 (trezentos e sessenta) horas; </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AE33BA4" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Para a Classe 13: curso de pós-graduação stricto sensu. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A73C4E4" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Agente Universitário de Execução:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06552F28" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Para a Classe 7: curso superior, sendo graduação, tecnólogo ou sequencial;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0CFEBA39" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Para a Classe 13: curso de pós-graduação lato sensu, ou curso de especialidade reconhecida pelo respectivo conselho de classe profissional, inerente à função efetiva desenvolvida, com carga horária mínima de 360 (trezentos e sessenta) horas. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="233AC206" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Agente Universitário de Apoio: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33C751BB" w14:textId="77777777" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Para a Classe 7: cursos de capacitação e desenvolvimento profissional, correlatos com a área de atuação do servidor ou de desempenho no cargo e função, vinculados ao Plano de Capacitação instituído pela Unespar, realizados a partir da data da última promoção obtida na Carreira, com somatório mínimo de 160 (cento e sessenta) horas; </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="60BD2727" w14:textId="10F8CC6E" w:rsidR="002E58D3" w:rsidRPr="002E58D3" w:rsidRDefault="002E58D3" w:rsidP="002E58D3">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="1"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="6750"/>
+                        </w:tabs>
+                        <w:ind w:left="641" w:hanging="357"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002E58D3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Para a Classe 13: curso de ensino médio, pós-médio ou profissionalizante.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="002E58D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="208ACEB7" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Observações – leia com atenção antes de assinar:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="0828F416" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Os títulos de escolaridade utilizados na modalidade de promoção por titulação deverão ser utilizados uma única vez e restarão sem eficácia administrativa para os institutos de desenvolvimento da carreira.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="2628ACE9" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="017E33FA" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">As promoções pretendidas serão concedidas a partir da </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>data da publicação da Portaria no DIOE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quando a documentação apresentada estiver em conformidade com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">as normas legais, ou a partir da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...18 lines deleted...]
-          <w:u w:val="none"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>data de complementação</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>, caso a documentação inicial não atenda às exigências legais.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="619C9C50" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5025A67E" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">As cópias apresentadas deverão ser </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>autenticadas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> na DRH/</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Campus</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4F7117A0" w14:textId="77777777" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="40A42586" w14:textId="6D91B439" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00001F78">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>A apresentação de diploma/certificado/histórico/declaração original não autêntico, no momento da conferência da fotocópia com o original, em tese, caracteriza infração disciplinar por descumprimento de deveres regimentais, sujeita às sansões institucionais, além de configurar crime de uso de documento falso, prescrito no artigo 304 do Código Penal.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="74405BB2" w14:textId="60F68E33" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="640AA995" w14:textId="24F62F8F" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="00000000" w:rsidP="00CA6856">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto3"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC38FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARO que os documentos originais apresentados para a conferência com as fotocópias anexadas ao presente pleito são autênticos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0818A4F4" w14:textId="6DA07899" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto3"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="714FFBB9" w14:textId="09C03811" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="5513C867" w14:textId="280BE024" w:rsidR="009A54D4" w:rsidRPr="00965B94" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00965B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00965B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Texto811"/>
+      <w:bookmarkStart w:id="10" w:name="Texto81"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local, data: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Texto17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Texto18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Texto19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Texto20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="72FBF60D" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="141" w:right="80"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002830C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Assinado eletronicamente nos termos do Decreto Estadual nº 7.304/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B3A5F" w14:textId="0B8E4B98" w:rsidR="009A54D4" w:rsidRPr="002830C8" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="141" w:right="80"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9B2CD8" w14:textId="53FC785E" w:rsidR="009A54D4" w:rsidRDefault="00CA6856" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="165EB71F" wp14:editId="47340865">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>266065</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6230620" cy="1657350"/>
+                <wp:effectExtent l="0" t="0" r="17780" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Caixa de Texto 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6230620" cy="1657350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="tx2"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="16A8EEA1" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009A54D4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>TRAMITAÇÃO:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69D754E7" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="00480728" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Requerente </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>&gt;</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> D</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>iv</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>RH/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">* </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>&gt;</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> PROGESP/DRH.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04E11307" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:pStyle w:val="Textodenotaderodap1"/>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>*D</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>iv</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>RH/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> deverá conferir a cópia do documento com o original; fazer a informação; anexar dossiê funcional; encaminhar à PROGESP/DRH.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="49A39AF4" w14:textId="7882D8C1" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                            <w:pPr>
+                              <w:pStyle w:val="Textodenotaderodap1"/>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00480728">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Documentos necessários: a) dossiê funcional; b) diploma ou certificado de conclusão ou ata de defesa com histórico, constando a obtenção do título</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (em caso de titulação) ou certificado da conclusão de cursos correlatos (em caso de capacitação)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="165EB71F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.25pt;margin-top:20.95pt;width:490.6pt;height:130.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB99dF2MAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5y4SdoacYosRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0o5Ylup6IXmSIpPr6P9OShazTZCecVmJIOen1KhOFQKbMp6a/Xxbc7&#10;SnxgpmIajCjpXnj6MP36ZdLaQuRQg66EIxjE+KK1Ja1DsEWWeV6LhvkeWGHQKME1LODVbbLKsRaj&#10;NzrL+/1x1oKrrAMuvEft48FIpym+lIKHZym9CESXFGsL6XTpXMczm05YsXHM1oofy2AfqKJhymDS&#10;c6hHFhjZOvVPqEZxBx5k6HFoMpBScZF6wG4G/XfdrGpmReoFwfH2DJP/vLD8abeyL46E7jt0SGAE&#10;pLW+8KiM/XTSNfGLlRK0I4T7M2yiC4Sjcpzf9Mc5mjjaBuPR7c0oAZtdnlvnww8BDYlCSR3ykuBi&#10;u6UPmBJdTy4xm4GF0jpxow1pS3o/ykfpgQetqmiMbmlKxFw7smPIb+jyWD7GuvLCmzaovDQVpdCt&#10;O6KqkqYXUbOGao84ODiMiLd8obDWJfPhhTmcCewP5zw84yE1YE1wlCipwf35nz76I1VopaTFGSup&#10;/71lTlCifxok8X4wHMahTJfh6DZi6K4t62uL2TZzwDYHuFGWJzH6B30SpYPmDddhFrOiiRmOuRGX&#10;kzgPh8nHdeJiNktOOIaWhaVZWR5DR1gjE6/dG3P2SFdApp/gNI2seMfawffA22wbQKpE6QXVI/w4&#10;womd47rFHbm+J6/LT2H6FwAA//8DAFBLAwQUAAYACAAAACEA6lOUj+AAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonpaRNiFOVSlRC6oUAEkcnXuIIex3Fbhr+HnOC42hG&#10;M2/K3WwNm3D0vSMB6TIBhtQ61VMn4O31abEF5oMkJY0jFPCNHnbV9VUpC+Uu9IJTHToWS8gXUoAO&#10;YSg4961GK/3SDUjR+3SjlSHKseNqlJdYbg1fJUnGrewpLmg54EFj+1WfrYCp+Thu6+NjdnhutFH7&#10;Oe3o9C7E7c28fwAWcA5/YfjFj+hQRabGnUl5ZgQs1vcxKWCd5sCin2+yDbBGwF2yyoFXJf//oPoB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAffXRdjACAABcBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6lOUj+AAAAAJAQAADwAAAAAAAAAAAAAA&#10;AACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" strokecolor="#1f497d [3215]">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="16A8EEA1" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009A54D4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>TRAMITAÇÃO:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69D754E7" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRPr="00480728" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Requerente </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>&gt;</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> D</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>iv</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>RH/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">* </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Symbol" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>&gt;</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> PROGESP/DRH.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04E11307" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:pStyle w:val="Textodenotaderodap1"/>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>*D</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>iv</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>RH/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> deverá conferir a cópia do documento com o original; fazer a informação; anexar dossiê funcional; encaminhar à PROGESP/DRH.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="49A39AF4" w14:textId="7882D8C1" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+                      <w:pPr>
+                        <w:pStyle w:val="Textodenotaderodap1"/>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00480728">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Documentos necessários: a) dossiê funcional; b) diploma ou certificado de conclusão ou ata de defesa com histórico, constando a obtenção do título</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (em caso de titulação) ou certificado da conclusão de cursos correlatos (em caso de capacitação)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E144E9C" w14:textId="72EBC277" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C187F20" w14:textId="21F48D0B" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D1E144" w14:textId="1EBE7762" w:rsidR="009A54D4" w:rsidRPr="00965B94" w:rsidRDefault="009A54D4" w:rsidP="009A54D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...87 lines deleted...]
-      <w:permEnd w:id="2091402897"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="38BBC419" w14:textId="2CEC4786" w:rsidR="009A54D4" w:rsidRDefault="009A54D4" w:rsidP="009A54D4"/>
+    <w:p w14:paraId="2C06A10A" w14:textId="64A2C8C1" w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidRDefault="007C5CCA">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...83 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="10034"/>
+    <w:sectPr w:rsidR="007C5CCA" w:rsidRPr="00EC38FB" w:rsidSect="00EC38FB">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="221" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360" w:charSpace="10034"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="139C17BF" w14:textId="77777777" w:rsidR="00FC58FC" w:rsidRDefault="00FC58FC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6AE23B0B" w14:textId="77777777" w:rsidR="00FC58FC" w:rsidRDefault="00FC58FC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bitstream Vera Sans">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42FB420E" w14:textId="73397B56" w:rsidR="007C5CCA" w:rsidRDefault="00CA6856">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
-      <w:rPr/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
-[...16 lines deleted...]
-    <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Symbol" w:cs="Symbol" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t></w:t>
-[...83 lines deleted...]
-    <w:r>
       <w:drawing>
-        <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3D94FD" wp14:editId="5384B3E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-800100</wp:posOffset>
+            <wp:posOffset>4328795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-381000</wp:posOffset>
+            <wp:posOffset>-708347</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1464945" cy="1464945"/>
+          <wp:extent cx="2067756" cy="1441293"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapSquare wrapText="largest"/>
-          <wp:docPr id="1" name="Figura2" descr=""/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura2" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1464945" cy="1464945"/>
+                    <a:ext cx="2067756" cy="1441293"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="25384617" w14:textId="02A11D65" w:rsidR="007C5CCA" w:rsidRDefault="007C5CCA">
+    <w:pPr>
+      <w:pStyle w:val="Textodenotaderodap1"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0C8C75BD" w14:textId="77777777" w:rsidR="00FC58FC" w:rsidRDefault="00FC58FC">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6A351C7A" w14:textId="77777777" w:rsidR="00FC58FC" w:rsidRDefault="00FC58FC">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29C205A3" w14:textId="7A340EAB" w:rsidR="00EC38FB" w:rsidRDefault="00EC38FB">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:r>
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:b/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
+        <w:noProof/>
         <w:sz w:val="24"/>
       </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="534BB0F6" wp14:editId="4AE07A42">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4948877</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-264160</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1228725" cy="1009650"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Imagem 3"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1228725" cy="1009650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CB64731" wp14:editId="2587BC86">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-291465</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-226060</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="1056640"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Imagem 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1495425" cy="1056640"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="410B35B4" w14:textId="75708F3D" w:rsidR="007C5CCA" w:rsidRDefault="007C5CCA">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="313A6CD0" w14:textId="77777777" w:rsidR="009A54D4" w:rsidRDefault="009A54D4">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="23619664" w14:textId="77777777" w:rsidR="00EC38FB" w:rsidRDefault="00EC38FB">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
-    </w:r>
+    </w:pPr>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="51A47A90" w14:textId="77777777" w:rsidR="00EC38FB" w:rsidRDefault="00EC38FB">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:b/>
-        <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...36 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="012C2C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BB61BDA"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05791BE6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1F80D942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08025CB2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D1B8F78E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9B6973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21809AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="9B8E3B6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D47C31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1CD2E620"/>
+    <w:lvl w:ilvl="0" w:tplc="04160017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B8E3B6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1706324381">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1422993246">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="646129774">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="67961918">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="166406863">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="n9lHPei7wsrvRI2IS47OSi/kwOJiP46Az5pZorrmXdDZtr1JGUHz5lDeEax+kMCzHFLOjL+LFjlKqTnKe0aD8g==" w:salt="V8+Gy9oNEZu+TymYMqObEg=="/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:hyphenationZone w:val="425"/>
+  <w:rsids>
+    <w:rsidRoot w:val="007C5CCA"/>
+    <w:rsid w:val="00001F78"/>
+    <w:rsid w:val="001C4261"/>
+    <w:rsid w:val="00224F60"/>
+    <w:rsid w:val="002E58D3"/>
+    <w:rsid w:val="006E644D"/>
+    <w:rsid w:val="007C5CCA"/>
+    <w:rsid w:val="009A54D4"/>
+    <w:rsid w:val="00B559A2"/>
+    <w:rsid w:val="00B646C2"/>
+    <w:rsid w:val="00B81FD0"/>
+    <w:rsid w:val="00CA6856"/>
+    <w:rsid w:val="00EC38FB"/>
+    <w:rsid w:val="00FC58FC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="41A787F3"/>
+  <w15:docId w15:val="{0C55EC89-B955-4EA8-B47F-12F58827CDE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00EA0EC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR" w:val="pt-BR" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
-    <w:name w:val="Heading 3"/>
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009e668a"/>
+    <w:rsid w:val="009E668A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="009e668a"/>
-    <w:rPr/>
+    <w:rsid w:val="009E668A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="009e668a"/>
-    <w:rPr/>
+    <w:rsid w:val="009E668A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Annotationreference">
+  <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00d926a6"/>
+    <w:rsid w:val="00D926A6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodecomentrioChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Annotationtext"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00d926a6"/>
+    <w:rsid w:val="00D926A6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AssuntodocomentrioChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
-    <w:link w:val="Annotationsubject"/>
+    <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00d926a6"/>
+    <w:rsid w:val="00D926A6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Corpodotexto"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto1"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00d528d7"/>
+    <w:rsid w:val="00D528D7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotaderodap" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotaderodap">
     <w:name w:val="Âncora da nota de rodapé"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00d528d7"/>
+    <w:rsid w:val="00D528D7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Corpodetexto2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
     <w:name w:val="Corpo de texto 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText2"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00cb6fd8"/>
+    <w:rsid w:val="00CB6FD8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LinkdaInternet" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
     <w:name w:val="Link da Internet"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002d2494"/>
+    <w:rsid w:val="002D2494"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Corpodetexto3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
     <w:name w:val="Corpo de texto 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText3"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="007a76e5"/>
+    <w:rsid w:val="007A76E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotaderodap" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotadefim" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotadefim">
     <w:name w:val="Âncora da nota de fim"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotadefim" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
     <w:name w:val="Caracteres de nota de fim"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodotexto"/>
+    <w:next w:val="Corpodetexto1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Mangal"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodotexto" w:customStyle="1">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodetexto1">
+    <w:name w:val="Corpo de texto1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="288"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto1"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
-    <w:name w:val="Caption"/>
-[...40 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
+    <w:name w:val="Índice"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009e668a"/>
-    <w:pPr/>
+    <w:rsid w:val="009E668A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Calibri" w:cs="Tahoma" w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009e668a"/>
+    <w:rsid w:val="009E668A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
-    <w:name w:val="Footer"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009e668a"/>
+    <w:rsid w:val="009E668A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationtext">
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00d926a6"/>
+    <w:rsid w:val="00D926A6"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="200"/>
+      <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Annotationtext"/>
+    <w:basedOn w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00d926a6"/>
-    <w:pPr/>
+    <w:rsid w:val="00D926A6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00ea0ec5"/>
+    <w:rsid w:val="00EA0EC5"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notaderodap" w:customStyle="1">
-    <w:name w:val="Footnote Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textodenotaderodap1">
+    <w:name w:val="Texto de nota de rodapé1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
-    <w:pPr/>
-    <w:rPr/>
+    <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00cb6fd8"/>
+    <w:rsid w:val="00CB6FD8"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-      <w:spacing w:lineRule="auto" w:line="480" w:before="0" w:after="120"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto3Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007a76e5"/>
+    <w:rsid w:val="007A76E5"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-      <w:spacing w:before="0" w:after="120"/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009e668a"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="009E668A"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A54D4"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4264,74 +6125,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B3148E-F424-4D8B-9BCC-B8FE86FC034E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.2.2$Windows_X86_64 LibreOffice_project/49f2b1bff42cfccbd8f788c8dc32c1c309559be0</Application>
+  <Pages>2</Pages>
+  <Words>312</Words>
+  <Characters>1685</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1994</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>8</DocSecurity>
-[...4 lines deleted...]
-  <Paragraphs>41</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Giovanna Lima</dc:creator>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Usuário</dc:creator>
-  <dc:description/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>