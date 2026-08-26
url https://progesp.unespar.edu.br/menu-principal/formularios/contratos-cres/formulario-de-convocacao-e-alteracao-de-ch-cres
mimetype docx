--- v0 (2026-01-23)
+++ v1 (2026-08-26)
@@ -1,2996 +1,8209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...18 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="4B630D42" w14:textId="77777777" w:rsidR="00EC6B3C" w:rsidRDefault="00EC6B3C">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+          <w:tab w:val="left" w:pos="286"/>
+          <w:tab w:val="center" w:pos="4677"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C826E59" w14:textId="04CD19CA" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+          <w:tab w:val="left" w:pos="286"/>
+          <w:tab w:val="center" w:pos="4677"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANEXO I - INSTRUÇÃO NORMATIVA Nº 001/2026-PROGESP</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="02D00A87" w14:textId="35A89311" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-          <w:tab w:val="center" w:pos="4677" w:leader="none"/>
+          <w:tab w:val="left" w:pos="286"/>
+          <w:tab w:val="center" w:pos="4677"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC65FC5" w14:textId="27FB5D8A" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4754D6A3" w14:textId="30E58C8C" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DETALHAMENTO DA SOLICITAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBB07C1" w14:textId="5B329E6B" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E25371A" w14:textId="5AF86811" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caráter da Solicitação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BFBEEF" w14:textId="54620090" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A2DD34" w14:textId="25EA31F8" w:rsidR="009767E5" w:rsidRDefault="00000000" w:rsidP="009767E5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Texto17"/>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Texto1"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Novo Contrato </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:b/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">(     ) Novo Contrato      </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Texto2"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) Alteração do Regime de Trabalho</w:t>
+      </w:r>
+      <w:r w:rsidR="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1B5398" w14:textId="6BDB28EB" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00EC6B3C" w:rsidP="009767E5">
+      <w:pPr>
+        <w:ind w:left="3540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Texto3"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Texto4"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0562EC2D" w14:textId="65EE3E2E" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="524"/>
+        </w:tabs>
+        <w:spacing w:before="126"/>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDDF2D3" w14:textId="5C4593DB" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>(     ) Alteração do Regime de Trabalho</w:t>
-[...30 lines deleted...]
-          <w:bCs/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-        <w:tab/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
         <w:t>A partir de :</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:bCs w:val="false"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>____/____/____</w:t>
-[...20 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Texto5"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Texto6"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Texto7"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="59B94784" w14:textId="5956A565" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identificação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rStyle w:val="ncoradanotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F97C01" w14:textId="068946C5" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0516FF2B" w14:textId="248BADA5" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Campus</w:t>
       </w:r>
-      <w:r>
-[...100 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Texto8"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5E47CF10" w14:textId="1D914F69" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centro de Área: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Texto9"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="36E2320E" w14:textId="6AA03906" w:rsidR="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colegiado</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Texto10"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="63AB38E7" w14:textId="1FB878C4" w:rsidR="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome do(a) candidato(a): </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Texto11"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="0D3BCEF3" w14:textId="02FDCC07" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edital de Abertura: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Texto12"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4A7EF76D" w14:textId="5D88CD55" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaga (Conforme Edital de Abertura): </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Texto13"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="03E6DE74" w14:textId="643A16D6" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carga Horária (Conforme Edital de Abertura): </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Texto14"/>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4AF0B10D" w14:textId="107FE43A" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4280E4" w14:textId="5E625751" w:rsidR="00DF2917" w:rsidRPr="00CC000B" w:rsidRDefault="00000000" w:rsidP="00DF2917">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Distribuição da Carga Horária</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rStyle w:val="ncoradanotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A3AC0A" w14:textId="71FEDC7F" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
         <w:widowControl/>
-        <w:suppressAutoHyphens w:val="true"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B752F58" w14:textId="16F04310" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000" w:rsidP="00DF2917">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anexar cópia PAD do docente a ser contratado.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w14:paraId="19A62919" w14:textId="34980D6C" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16836DAA" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Justificativa</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rStyle w:val="ncoradanotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...255 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FC609F" w14:textId="77777777" w:rsidR="00DF2917" w:rsidRDefault="00DF2917">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B12D478" w14:textId="05474AE2" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assinale a(s) justificativa(s) que originou</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(aram)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vaga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6DE4E6" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF31536" w14:textId="5C73C6BF" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exoneração de Docente Efetivo. Nome/CPF/Data/ cópia do Ato: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5436D007" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088F30DF" w14:textId="6872EA25" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694A21CA" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFF32C6" w14:textId="154B65DB" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falecimento de Docente. Nome/CPF/Data/ cópia do Ato: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49469859" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EB3B37" w14:textId="5855A39F" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D494BB8" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E064BCC" w14:textId="77777777" w:rsidR="00EC6B3C" w:rsidRDefault="00EC6B3C" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED77C95" w14:textId="77777777" w:rsidR="00EC6B3C" w:rsidRDefault="00EC6B3C" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0E9107" w14:textId="5296D0DC" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aposentadoria. Nome/CPF/Data/cópia do Ato:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635F688C" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD927BB" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B2824D" w14:textId="68C360AB" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293D9C9D" w14:textId="2DE1BB17" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substituição de Licença  Integral para Capacitação. Nome/CPF/Período de afastamento/Portaria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099D3093" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CA06B7" w14:textId="51BDA38D" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8166F0" w14:textId="10CCE258" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0693734E" w14:textId="7CC93EC8" w:rsidR="00CC000B" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substituição de Licença Maternidade. Nome/CPF/Atestado médico/Período de afastamento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6556CD6B" w14:textId="1975FCE3" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3992E651" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5847A010" w14:textId="06FC2A9D" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED46F16" w14:textId="072A1BA0" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substituição de Licença Saúde. Nome/CPF/Atestado Médico/Período de afastamento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C59D7F" w14:textId="7CBF22BE" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539A7F0D" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62742778" w14:textId="1100C862" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FFE50D" w14:textId="481480C7" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substituição de Licença Especial (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Apenas quando aguardando Aposentadoria</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome/CPF/Portaria: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="7DF64236" w14:textId="76268405" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6908F674" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBDAF5F" w14:textId="32BB70D5" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FDB557" w14:textId="78AD3788" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professores em cargos de gestão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nome/Portaria: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310EBAA1" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E3AD17" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162E250C" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034FFACE" w14:textId="6CBBFC14" w:rsidR="00845EB7" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professores com aulas no mestrado: Nome / CH no mestrado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nome docente/Disciplinas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAE8261" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147402E1" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C71799" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EBE1C1" w14:textId="1CDE2F3E" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decreto 5626/2005 – Inclusão de LIBRAS como disciplina curricular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094063C9" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0640D21E" w14:textId="056CB2EF" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decreto nº 7.611/2011 - Atendimento Educacional Especializado (AEE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC96FEF" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="219C7B85" w14:textId="77777777" w:rsidR="00AB1AD7" w:rsidRDefault="00CC000B" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="13" w:color="000000"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outra Justificativa – (esta justificativa será analisada pela Progesp quanto à sua necessidade e legalidade).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEBA7E5" w14:textId="013D8364" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00AB1AD7" w:rsidP="00AB1AD7">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="13" w:color="000000"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1695"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:r>
-[...257 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D127FD1" w14:textId="19BE1B71" w:rsidR="00EC6B3C" w:rsidRDefault="00EC6B3C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2F7F77" w14:textId="77777777" w:rsidR="00EC6B3C" w:rsidRPr="00EC6B3C" w:rsidRDefault="00EC6B3C" w:rsidP="00EC6B3C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390A8C15" w14:textId="500C908E" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="true"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Previsão de Início do novo contrato:      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00CC000B" w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00CC000B" w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ACD53F" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5548212B" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRDefault="00000000" w:rsidP="00EC6B3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As informações acima correspondem à verdade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC74A88" w14:textId="1A5EE498" w:rsidR="00EC6B3C" w:rsidRPr="00DF2917" w:rsidRDefault="00EC6B3C" w:rsidP="00EC6B3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF791DE" w14:textId="4BC6BFB3" w:rsidR="00845EB7" w:rsidRPr="00DF2917" w:rsidRDefault="00845EB7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F05240C" w14:textId="2C4B1BED" w:rsidR="00CC000B" w:rsidRPr="00E0361E" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0361E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local, data: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E0361E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E0361E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077107A">
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00E0361E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EDITVEL"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C325A3" w14:textId="4F583760" w:rsidR="00845EB7" w:rsidRDefault="00EC6B3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF2917">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EDD06E" w14:textId="4B325214" w:rsidR="00E60DE5" w:rsidRDefault="00E60DE5" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Previsão de Início do novo contrato:       /          /</w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...119 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:t>Assinaturas eletrônicas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3ABE75" w14:textId="30EACBA2" w:rsidR="00E60DE5" w:rsidRDefault="00E60DE5" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A591E60" w14:textId="1DCCF2EE" w:rsidR="009767E5" w:rsidRPr="009767E5" w:rsidRDefault="009767E5" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordenador do Curso  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...243 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Diretor do Centro </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chefe da DivRH do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009767E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AAF74B" w14:textId="65063989" w:rsidR="009767E5" w:rsidRPr="00DF2917" w:rsidRDefault="009767E5" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068789AD" w14:textId="4986B703" w:rsidR="00845EB7" w:rsidRDefault="009767E5" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0361E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assinado eletronicamente nos termos do Decreto Estadual nº 7.304/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F9C98D" w14:textId="024EEA14" w:rsidR="00EC6B3C" w:rsidRPr="00DF2917" w:rsidRDefault="00EC6B3C" w:rsidP="009767E5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504E193B" w14:textId="36790061" w:rsidR="00845EB7" w:rsidRDefault="00845EB7">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-      <w:type w:val="nextPage"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF5E160" w14:textId="5C0AB247" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="0035620B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0914B34B" wp14:editId="2C2B5C53">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-190178</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>7539355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5874385" cy="857250"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Caixa de Texto 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5874385" cy="857250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="31F7E0EB" w14:textId="44C4E29B" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>TRAMITAÇÃO:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DDC9638" w14:textId="7512CB29" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Coordenador de Curso</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &gt;</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Diretor de Centro de Área </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">&gt; </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>iv</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">RH </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>&gt;</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Progesp</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="658C876F" w14:textId="392EE1D0" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00EC6B3C">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Na tramitação não há necessidade de anexar o Edital do PSS realizado pelo docente a ser convocado</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0914B34B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-14.95pt;margin-top:593.65pt;width:462.55pt;height:67.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO+YgyNgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykSZsacYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0oxflou9Owi0yK1CP5SHp619aa7ITzCkxBB70+JcJwKJXZFPTHy/LL&#10;hBIfmCmZBiMKuhee3s0+f5o2NhdDqECXwhEEMT5vbEGrEGyeZZ5Xoma+B1YYNEpwNQuouk1WOtYg&#10;eq2zYb9/nTXgSuuAC+/x9v5gpLOEL6Xg4UlKLwLRBcXcQjpdOtfxzGZTlm8cs5XiXRrsH7KomTIY&#10;9AR1zwIjW6c+QNWKO/AgQ49DnYGUiotUA1Yz6L+rZlUxK1ItSI63J5r8/4Plj7uVfXYktF+hxQZG&#10;Qhrrc4+XsZ5Wujp+MVOCdqRwf6JNtIFwvBxPbkZXkzElHG2T8c1wnHjNzq+t8+GbgJpEoaAO25LY&#10;YrsHHzAiuh5dYjAPWpVLpXVS4iiIhXZkx7CJOqQc8cUbL21IU9DrKwz9ASFCn96vNeM/Y5VvEVDT&#10;Bi/PtUcptOu2I2QN5R55cnAYIW/5UiHuA/PhmTmcGaQG9yA84SE1YDLQSZRU4H7/7T76YyvRSkmD&#10;M1hQ/2vLnKBEfzfY5NvBaBSHNikjJBYVd2lZX1rMtl4AMjTAjbM8idE/6KMoHdSvuC7zGBVNzHCM&#10;XdBwFBfhsBm4blzM58kJx9Sy8GBWlkfoSG7k86V9Zc52/Qw4CY9wnFaWv2vrwTe+NDDfBpAq9TwS&#10;fGC14x1HPLWlW8e4Q5d68jr/NGZ/AAAA//8DAFBLAwQUAAYACAAAACEAWKcvKN8AAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokttapI8AJcSpAhYWJgpjd2LUtYjuy3TS8PccE&#10;493/6b/vuu3iRzLrlF0MAjbrCogOQ1QuGAEf788rDiQXGZQcY9ACvnWGbX950clWxXN40/O+GIIl&#10;IbdSgC1lainNg9Ve5nWcdMDsGJOXBcdkqEryjOV+pKyqbqmXLuAFKyf9ZPXwtT95AbtH05iBy2R3&#10;XDk3L5/HV/MixPXV8nAPpOil/MHwq4/q0KPTIZ6CymQUsGJNgygGG35XA0GENzcMyAFXNWM10L6j&#10;/7/ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCO+YgyNgIAAHwEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYpy8o3wAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="31F7E0EB" w14:textId="44C4E29B" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>TRAMITAÇÃO:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7DDC9638" w14:textId="7512CB29" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Coordenador de Curso</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &gt;</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Diretor de Centro de Área </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">&gt; </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>iv</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">RH </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>&gt;</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Progesp</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="658C876F" w14:textId="392EE1D0" w:rsidR="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00EC6B3C">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Na tramitação não há necessidade de anexar o Edital do PSS realizado pelo docente a ser convocado</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BA7789" wp14:editId="207BD45F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-192405</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>4244150</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5874385" cy="2879678"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="16510"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Caixa de Texto 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5874385" cy="2879678"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7B236B43" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>OBSERVAÇÕES IMPORTANTE</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DF2917">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="18D6D936" w14:textId="764C57D6" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Deverão ser anexadas CÓPIAS DOS ATOS citados nas justificativas.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0557A771" w14:textId="53B1811B" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">As desistências e os pedidos de fim de fila, DEVEM SER INFORMADOS E ANEXADOS juntamente com o pedido de convocação do próximo candidato classificado. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59AF8100" w14:textId="552615C6" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">O Diretor de Centro de Área e </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>iv</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>RH do Campus devem inserir no despacho um PARECER DESCRITIVO dando ciência das informações contidas no processo e se o docente est</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1AD7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>á</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> substituindo outro docente CRES.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CF4CFF1" w14:textId="44A61470" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CC000B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Não serão efetivadas contratações com datas retroativas.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66729F3A" w14:textId="64B452FE" w:rsidR="0035620B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0035620B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>O docente contratado ou com alteração de carga horária, somente poderá iniciar suas atividades após a assinatura do contrato ou do aditivo de alteração da carga horária.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37CE42B2" w14:textId="27D08CFE" w:rsidR="0035620B" w:rsidRPr="0035620B" w:rsidRDefault="0035620B" w:rsidP="00CC000B">
+                            <w:pPr>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0035620B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Enviar o pedido com, no mínimo, 30 (trinta) dias de antecedência.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="46BA7789" id="Caixa de Texto 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-15.15pt;margin-top:334.2pt;width:462.55pt;height:226.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4HkBuMAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817IdbxEsB64DFwWM&#10;JIAT5ExTlEWU4rAkbcn9+g4peUHaU9ELNeQMZ3nvUfOHplLkKKyToDM66PUpEZpDLvU+o2+v6y8z&#10;SpxnOmcKtMjoSTj6sPj8aV6bVAyhBJULSzCJdmltMlp6b9IkcbwUFXM9MEKjswBbMY9bu09yy2rM&#10;Xqlk2O9Pkhpsbixw4RyePrZOuoj5i0Jw/1wUTniiMoq9+bjauO7CmizmLN1bZkrJuzbYP3RRMamx&#10;6CXVI/OMHKz8I1UluQUHhe9xqBIoCslFnAGnGfQ/TLMtmRFxFgTHmQtM7v+l5U/HrXmxxDdfoUEC&#10;AyC1canDwzBPU9gqfLFTgn6E8HSBTTSecDwcz6aju9mYEo6+4Wx6P5nOQp7ket1Y578JqEgwMmqR&#10;lwgXO26cb0PPIaGahrVUKnKjNKkzOrkb9+MFB0rmwRnCwpWVsuTIkN2dYvxHV/YmCptQGnu5DhUs&#10;3+waIvObgXeQnxAHC61EnOFriek3zPkXZlETODrq3D/jUijAnqCzKCnB/vrbeYhHqtBLSY0ay6j7&#10;eWBWUKK+ayTxfjAaBVHGzWg8HeLG3np2tx59qFaAgw7wRRkezRDv1dksLFTv+ByWoSq6mOZYO6P+&#10;bK58q3x8TlwslzEIZWiY3+it4SH1GdbX5p1Z09HlkeknOKuRpR9Ya2Nb3pYHD4WMlAacW1Q7+FHC&#10;URTdcwtv5HYfo64/hcVvAAAA//8DAFBLAwQUAAYACAAAACEAv6+AJeMAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fo7bQlpiFMhRBdIqBIFUZZOMsQRfoTYTQNfz7CC5WiO&#10;7j232EzWsBGH0HknIZkLYOhq33SulfDyvJ1lwEJUrlHGO5TwhQE25flZofLGn9wTjvvYMgpxIVcS&#10;dIx9znmoNVoV5r5HR793P1gV6Rxa3gzqROHW8IUQKbeqc9SgVY93GuuP/dFKeHw9fN5vd2/igJXp&#10;rkZzrR++KykvL6bbG2ARp/gHw68+qUNJTpU/uiYwI2G2FEtCJaRptgJGRLZe0ZiK0GSRrIGXBf8/&#10;ovwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+B5AbjACAABcBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAv6+AJeMAAAAMAQAADwAAAAAAAAAA&#10;AAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7B236B43" w14:textId="77777777" w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>OBSERVAÇÕES IMPORTANTE</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>S</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF2917">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="18D6D936" w14:textId="764C57D6" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Deverão ser anexadas CÓPIAS DOS ATOS citados nas justificativas.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0557A771" w14:textId="53B1811B" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">As desistências e os pedidos de fim de fila, DEVEM SER INFORMADOS E ANEXADOS juntamente com o pedido de convocação do próximo candidato classificado. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59AF8100" w14:textId="552615C6" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">O Diretor de Centro de Área e </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>a</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>iv</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>RH do Campus devem inserir no despacho um PARECER DESCRITIVO dando ciência das informações contidas no processo e se o docente est</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1AD7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>á</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> substituindo outro docente CRES.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CF4CFF1" w14:textId="44A61470" w:rsidR="00CC000B" w:rsidRPr="00CC000B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CC000B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Não serão efetivadas contratações com datas retroativas.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66729F3A" w14:textId="64B452FE" w:rsidR="0035620B" w:rsidRDefault="00CC000B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0035620B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>O docente contratado ou com alteração de carga horária, somente poderá iniciar suas atividades após a assinatura do contrato ou do aditivo de alteração da carga horária.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37CE42B2" w14:textId="27D08CFE" w:rsidR="0035620B" w:rsidRPr="0035620B" w:rsidRDefault="0035620B" w:rsidP="00CC000B">
+                      <w:pPr>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0035620B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Enviar o pedido com, no mínimo, 30 (trinta) dias de antecedência.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CC000B" w:rsidRPr="00DF2917" w:rsidSect="00EF1C18">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1418" w:right="1134" w:gutter="0" w:header="1077" w:top="3420" w:footer="0" w:bottom="794"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:top="1417" w:right="1416" w:bottom="1417" w:left="1701" w:header="1077" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="38233456" w14:textId="77777777" w:rsidR="00705573" w:rsidRDefault="00705573">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22D8904B" w14:textId="77777777" w:rsidR="00705573" w:rsidRDefault="00705573">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...4 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...14 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NSimSun">
+    <w:panose1 w:val="02010609030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-  <w:p>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2BBF9750" w14:textId="50811A44" w:rsidR="0035620B" w:rsidRDefault="0035620B">
     <w:pPr>
-      <w:pStyle w:val="Ttulo1"/>
-      <w:rPr/>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r>
-      <w:rPr/>
-[...25 lines deleted...]
-    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03D979F6" wp14:editId="59C168B7">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6153785</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3778250</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-203835</wp:posOffset>
+            <wp:posOffset>-1309323</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="872490" cy="1049020"/>
+          <wp:extent cx="2278257" cy="1587962"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Figura1" descr=""/>
+          <wp:docPr id="7" name="Imagem 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Figura1" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="7" name="Imagem 7"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="872490" cy="1049020"/>
+                    <a:ext cx="2278257" cy="1587962"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6598ED73" w14:textId="77777777" w:rsidR="00705573" w:rsidRDefault="00705573">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6DDEB6AD" w14:textId="77777777" w:rsidR="00705573" w:rsidRDefault="00705573">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="290B7FB4" w14:textId="6101FD36" w:rsidR="00845EB7" w:rsidRPr="0035620B" w:rsidRDefault="00000000" w:rsidP="0035620B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informações conforme EDITAL. Verificar: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B" w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) se não há Edital mais antigo vigente; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B" w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>) ordem de classificação dos candidatos.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="392EE020" w14:textId="77777777" w:rsidR="00845EB7" w:rsidRPr="0035620B" w:rsidRDefault="00000000" w:rsidP="0035620B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anexar cópia do PAD do professor a ser contratado conforme o que será inserido no sistema e-PAD.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="56590D41" w14:textId="77B2544E" w:rsidR="00845EB7" w:rsidRPr="00CC000B" w:rsidRDefault="00000000" w:rsidP="0035620B">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rStyle w:val="Caracteresdenotaderodap"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seguir a Instrução Normativa </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC000B" w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035620B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 001/2026 – PROGESP/UNESPAR e apresentar todas as informações necessárias para justificar a contratação.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0330DF4B" w14:textId="6B66DD67" w:rsidR="00845EB7" w:rsidRDefault="00EC6B3C" w:rsidP="00530AE3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0033FA0D" wp14:editId="01C1D744">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>2232660</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-173355</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>288925</wp:posOffset>
+            <wp:posOffset>-601980</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3320415" cy="116840"/>
+          <wp:extent cx="1238250" cy="1173480"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTopAndBottom/>
-          <wp:docPr id="2" name="Figura2" descr=""/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="11" name="Imagem 11"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Figura2" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="4" name="Imagem 4"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="11252" r="14246"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1238250" cy="1173480"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575C915D" wp14:editId="6448A656">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4330065</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-455295</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1243330" cy="1022350"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Imagem 3"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3320415" cy="116840"/>
+                    <a:ext cx="1243330" cy="1022350"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:anchor>
-[...43 lines deleted...]
-          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="3AC309C1" w14:textId="77777777" w:rsidR="00530AE3" w:rsidRDefault="00530AE3" w:rsidP="00530AE3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
       <w:rPr>
-        <w:spacing w:val="-4"/>
-[...37 lines deleted...]
-        <w:sz w:val="21"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="49895402" w14:textId="78A1FE88" w:rsidR="00530AE3" w:rsidRDefault="00530AE3" w:rsidP="00530AE3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-        <w:sz w:val="21"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="1ABDE85C" w14:textId="77777777" w:rsidR="00530AE3" w:rsidRPr="00530AE3" w:rsidRDefault="00530AE3" w:rsidP="00530AE3">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-        <w:sz w:val="21"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...5 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03707BDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AB040B0"/>
+    <w:lvl w:ilvl="0" w:tplc="3210F6A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial MT" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31AD6E12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2CE723C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...1 lines deleted...]
-      <w:rPr/>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0846FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9446884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4D40F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4A01686"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1716081671">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2119373679">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="260843348">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="45683016">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4yz2wcoj2ldqFNtAXHbiCKXH90kMtHqbNJl+p0rr/VrU/YxKc1yNj1PvK9hvI1kLcvO8YidndmN2r49PzDDrPA==" w:salt="GND/MLV/cxEg22dUFBcrnA=="/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numFmt w:val="decimal"/>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:hyphenationZone w:val="425"/>
+  <w:rsids>
+    <w:rsidRoot w:val="00845EB7"/>
+    <w:rsid w:val="0010054B"/>
+    <w:rsid w:val="001C4A6C"/>
+    <w:rsid w:val="00216CF3"/>
+    <w:rsid w:val="002B1B2A"/>
+    <w:rsid w:val="003068D5"/>
+    <w:rsid w:val="0035620B"/>
+    <w:rsid w:val="003A7482"/>
+    <w:rsid w:val="004A013D"/>
+    <w:rsid w:val="00530AE3"/>
+    <w:rsid w:val="00705573"/>
+    <w:rsid w:val="00711E7E"/>
+    <w:rsid w:val="007959AE"/>
+    <w:rsid w:val="00845EB7"/>
+    <w:rsid w:val="008848E9"/>
+    <w:rsid w:val="008A5BF8"/>
+    <w:rsid w:val="009271C0"/>
+    <w:rsid w:val="009767E5"/>
+    <w:rsid w:val="009A6757"/>
+    <w:rsid w:val="00AB1AD7"/>
+    <w:rsid w:val="00AE02BE"/>
+    <w:rsid w:val="00B559A2"/>
+    <w:rsid w:val="00CC000B"/>
+    <w:rsid w:val="00DA79C9"/>
+    <w:rsid w:val="00DD390E"/>
+    <w:rsid w:val="00DF2917"/>
+    <w:rsid w:val="00E51C50"/>
+    <w:rsid w:val="00E60DE5"/>
+    <w:rsid w:val="00E8568C"/>
+    <w:rsid w:val="00EC6B3C"/>
+    <w:rsid w:val="00EF1C18"/>
+    <w:rsid w:val="00FB4AA5"/>
+    <w:rsid w:val="00FD07CD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7E44E402"/>
+  <w15:docId w15:val="{B5666B1A-AA9E-4CBA-A3F0-9A88975C2EE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
-      <w:ind w:left="177" w:hanging="0"/>
+      <w:ind w:left="177"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
-    <w:name w:val="Heading 2"/>
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
-      <w:ind w:left="69" w:right="1" w:hanging="0"/>
+      <w:ind w:left="69" w:right="1"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT" w:eastAsia="Arial MT" w:cs="Arial MT"/>
+      <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotaderodap">
     <w:name w:val="Âncora da nota de rodapé"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotadefim">
     <w:name w:val="Âncora da nota de fim"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
     <w:name w:val="Caracteres de nota de fim"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodotexto"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
-    <w:pPr/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
       <w:ind w:left="1144" w:hanging="358"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
-    <w:name w:val="Footer"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notaderodap">
-    <w:name w:val="Footnote Text"/>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00436624"/>
     <w:pPr>
       <w:widowControl/>
-      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EDITVEL">
+    <w:name w:val="EDITÁVEL"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-  </w:style>
-[...12 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00CC000B"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3238,53 +8451,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.6.2$Windows_X86_64 LibreOffice_project/c28ca90fd6e1a19e189fc16c05f8f8924961e12e</Application>
+  <Pages>3</Pages>
+  <Words>419</Words>
+  <Characters>2268</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2682</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>3</Pages>
-[...3 lines deleted...]
-  <Paragraphs>63</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Giovanna Lima</dc:creator>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Valderlei</dc:creator>
-  <dc:description/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>