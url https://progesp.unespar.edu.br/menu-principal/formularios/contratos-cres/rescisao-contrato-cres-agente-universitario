--- v0 (2025-10-07)
+++ v1 (2026-08-26)
@@ -1,2072 +1,5529 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
-[...72 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w14:paraId="0F8B5B49" w14:textId="238C3B71" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...160 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ____/____/_____. (após aviso prévio)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PEDIDO DE RESCISÃO DE CONTRATO</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...101 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
+    <w:p w14:paraId="7039C546" w14:textId="72845589" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="00000A"/>
-[...4 lines deleted...]
-        <w:t>Motivo:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AG</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U - CRES</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360" w:before="0" w:after="0"/>
+    <w:p w14:paraId="735212C0" w14:textId="77777777" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1423DF" w14:textId="12C4EE0D" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...65 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eu, </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="__Fieldmark__394_231136585"/>
+            <w:name w:val="Texto1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="0" w:name="Texto1"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, CPF nº</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Texto2"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ID nº</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Texto3"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicito rescisão do Contrato Temporário de Agente Universitário, na função de </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Texto4"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regime de trabalho CRES, lotado(a) no Campus </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Texto5"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Universidade Estadual do Paraná – UNESPAR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB10391" w14:textId="41F8BC13" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E2BE8D" w14:textId="5707267F" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Texto6"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Comunico que cumprirei aviso prévio de 30 dias, com rescisão de contrato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na data de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Texto13"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Texto14"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Texto15"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (após aviso prévio)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B4D7DB" w14:textId="77777777" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C99B9D" w14:textId="09ED3C69" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Texto7"/>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Comunico que NÃO cumprirei aviso prévio de 30 dias, conforme autorização prévia da Chefia imediata, com rescisão do contrato na data de </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006816F6" w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3263BE13" w14:textId="77777777" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377FAD94" w14:textId="77777777" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11473E59" w14:textId="27ED2D82" w:rsidR="002C542F" w:rsidRPr="00CB09F8" w:rsidRDefault="006816F6" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Texto8"/>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB09F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="752F9919" w14:textId="2860F9B0" w:rsidR="002C542F" w:rsidRPr="002C542F" w:rsidRDefault="006816F6" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="Texto111"/>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__79_31447350101"/>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__79_3144735010"/>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__3547_2834620581"/>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__3547_283462058"/>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__33_11624743331"/>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__33_1162474333"/>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__3110_283462058"/>
+      <w:bookmarkStart w:id="19" w:name="__Fieldmark__3110_2834620581"/>
+      <w:bookmarkStart w:id="20" w:name="__Fieldmark__71_2786555115"/>
+      <w:bookmarkStart w:id="21" w:name="__Fieldmark__71_27865551151"/>
+      <w:bookmarkStart w:id="22" w:name="__Fieldmark__300_286884471"/>
+      <w:bookmarkStart w:id="23" w:name="__Fieldmark__300_2868844711"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local, data: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Texto9"/>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="002C542F" w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>, _______ de ________________ de ____________.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Texto10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="002C542F" w:rsidRPr="002C542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Texto11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002C542F" w:rsidRPr="002C542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002C542F" w:rsidRPr="002C542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Texto12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="002C542F" w:rsidRPr="002C542F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    <w:p w14:paraId="3E1139D6" w14:textId="77777777" w:rsidR="002C542F" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ADA253B" w14:textId="784CDC24" w:rsidR="002C542F" w:rsidRPr="00A27361" w:rsidRDefault="002C542F" w:rsidP="00CB09F8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assinatura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB09F8" w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s eletrônicas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD32472" w14:textId="77777777" w:rsidR="002C542F" w:rsidRPr="00A27361" w:rsidRDefault="002C542F" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057E909F" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRPr="00A27361" w:rsidRDefault="00CB09F8" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00CB09F8" w:rsidRPr="00A27361" w:rsidSect="00CB09F8">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C498B2" w14:textId="77777777" w:rsidR="00AA185B" w:rsidRDefault="00CB09F8" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Requerente</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA185B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123F462F" w14:textId="77777777" w:rsidR="00AA185B" w:rsidRDefault="00AA185B" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF3E822" w14:textId="0B1D2943" w:rsidR="00AA185B" w:rsidRDefault="002C542F" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chefia imediata</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23653454" w14:textId="77777777" w:rsidR="00AA185B" w:rsidRDefault="00AA185B" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600ABE67" w14:textId="04F219D8" w:rsidR="00AA185B" w:rsidRDefault="002C542F" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-249" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Direção de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA185B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA6D98" w14:textId="77777777" w:rsidR="00AA185B" w:rsidRDefault="00AA185B" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-249" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2922EF0F" w14:textId="77777777" w:rsidR="00AA185B" w:rsidRDefault="002C542F" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AA185B" w:rsidSect="00AA185B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1701" w:right="1274" w:bottom="1134" w:left="1560" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="4" w:space="709"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRH</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB09F8" w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB09F8" w:rsidRPr="00A27361">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF7CAA5" w14:textId="4D5F674C" w:rsidR="002C542F" w:rsidRPr="00AA185B" w:rsidRDefault="002C542F" w:rsidP="00AA185B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637ECF98" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRDefault="00CB09F8" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00CB09F8" w:rsidSect="00AA185B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1701" w:right="1274" w:bottom="1134" w:left="1560" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="709"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6029AD33" w14:textId="52407649" w:rsidR="00CB09F8" w:rsidRPr="00941778" w:rsidRDefault="00CB09F8" w:rsidP="00CB09F8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00941778">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941778">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Assinado eletronicamente nos termos do Decreto Estadual nº 7.304/2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E66381" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRDefault="00CB09F8" w:rsidP="00CB09F8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56842DDE" w14:textId="707A279C" w:rsidR="00CB09F8" w:rsidRPr="00C3339F" w:rsidRDefault="00CB09F8" w:rsidP="00CB09F8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D04F3A1" w14:textId="194E6D4E" w:rsidR="003372EC" w:rsidRPr="002C542F" w:rsidRDefault="00A27361" w:rsidP="002C542F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58D3C0B8" wp14:editId="16186B1A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>41910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8448675</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6000750" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="4" name="Caixa de Texto 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6000750" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="156082"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7F362F2E" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRPr="00C94E12" w:rsidRDefault="00CB09F8" w:rsidP="00C94E12">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C94E12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>TRAMITAÇÃO:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5C210DC0" w14:textId="4CB43B80" w:rsidR="00C94E12" w:rsidRPr="00C94E12" w:rsidRDefault="00C94E12" w:rsidP="00C94E12">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C94E12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Servidor (requerente) &gt; DivRH (solicita assinatura da Chefia imediata) &gt; CPCC/Progesp</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5CBCF6A3" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRPr="005238BA" w:rsidRDefault="00CB09F8" w:rsidP="00CB09F8"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="58D3C0B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:3.3pt;margin-top:665.25pt;width:472.5pt;height:46.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiWdjmEQIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgO4jQx4hRdugwD&#10;ugvQ7QNkWY6FyaImKbGzrx8lu2l2exnmB4E0qSPy8HBzO3SKnIR1EnRJs1lKidAcaqkPJf3yef9q&#10;RYnzTNdMgRYlPQtHb7cvX2x6U4g5tKBqYQmCaFf0pqSt96ZIEsdb0TE3AyM0BhuwHfPo2kNSW9Yj&#10;eqeSeZoukx5sbSxw4Rz+vR+DdBvxm0Zw/7FpnPBElRRr8/G08azCmWw3rDhYZlrJpzLYP1TRManx&#10;0QvUPfOMHK38DaqT3IKDxs84dAk0jeQi9oDdZOkv3Ty2zIjYC5LjzIUm9/9g+YfTo/lkiR9ew4AD&#10;jE048wD8qyMadi3TB3FnLfStYDU+nAXKkt64YroaqHaFCyBV/x5qHDI7eohAQ2O7wAr2SRAdB3C+&#10;kC4GTzj+XKZpepNjiGMsX6c52uEJVjzdNtb5twI6EoySWhxqRGenB+fH1KeU8JgDJeu9VCo69lDt&#10;lCUnhgLYx29C/ylNadKXdJ3P85GAv0Jk+TJdzf8E0UmPSlayK+kKW0onbQXa3ug66swzqUYbu1N6&#10;4jFQN5Loh2rAxMBnBfUZGbUwKhY3DI0W7HdKelRrSd23I7OCEvVO41TW2WIR5B2dRX4zR8deR6rr&#10;CNMcoUrqKRnNnY8rEQkzdzi9vYzEPlcy1YoqjKOZNibI/NqPWc97vf0BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAbMH3/3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKVb1gpK&#10;0wmGkDhw2YYQx6wxbVnjVE3WlbfHnMbRn3/9/lysJteJEYfQetIwnyUgkCpvW6o1vO9ebu9AhGjI&#10;ms4TavjBAKvy8qIwufUn2uC4jbXgEgq50dDE2OdShqpBZ8LM90i8+/KDM5HHoZZ2MCcud51cJEkm&#10;nWmJLzSmx3WD1WF7dBreWvWcfoyvUhHSU1gfbsbPb9T6+mp6fAARcYrnMPzpszqU7LT3R7JBdBqy&#10;jIOMlUpSEBy4T+eM9oyWC5WCLAv5/4fyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJZ&#10;2OYRAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABswff/fAAAACwEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="#156082">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7F362F2E" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRPr="00C94E12" w:rsidRDefault="00CB09F8" w:rsidP="00C94E12">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C94E12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>TRAMITAÇÃO:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5C210DC0" w14:textId="4CB43B80" w:rsidR="00C94E12" w:rsidRPr="00C94E12" w:rsidRDefault="00C94E12" w:rsidP="00C94E12">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C94E12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Servidor (requerente) &gt; DivRH (solicita assinatura da Chefia imediata) &gt; CPCC/Progesp</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5CBCF6A3" w14:textId="77777777" w:rsidR="00CB09F8" w:rsidRPr="005238BA" w:rsidRDefault="00CB09F8" w:rsidP="00CB09F8"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
-[...432 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="003372EC" w:rsidRPr="002C542F" w:rsidSect="00CB09F8">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="1701" w:gutter="0" w:header="708" w:top="1417" w:footer="0" w:bottom="1417"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+      <w:pgMar w:top="1701" w:right="1274" w:bottom="1134" w:left="1560" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="05716B74" w14:textId="77777777" w:rsidR="007B3C28" w:rsidRDefault="007B3C28">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43E5BB71" w14:textId="77777777" w:rsidR="007B3C28" w:rsidRDefault="007B3C28">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...31 lines deleted...]
-  <w:font w:name="Liberation Sans">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bitstream Vera Sans">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79945375" w14:textId="241C20B9" w:rsidR="00BE5CF6" w:rsidRDefault="001F1937" w:rsidP="001F1937">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-[...3 lines deleted...]
-        <w:sz w:val="24"/>
+      <w:widowControl/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
-[...2 lines deleted...]
-    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66200E54" wp14:editId="1FFCDC4C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>1905</wp:posOffset>
+            <wp:posOffset>4258978</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-3810</wp:posOffset>
+            <wp:posOffset>-641406</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="752475" cy="845185"/>
+          <wp:extent cx="2079335" cy="1449364"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Picture" descr=""/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 2"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="752475" cy="845185"/>
+                    <a:ext cx="2081292" cy="1450728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="4A52A67D" w14:textId="77777777" w:rsidR="00BE5CF6" w:rsidRDefault="00BE5CF6">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1166D572" w14:textId="77777777" w:rsidR="007B3C28" w:rsidRDefault="007B3C28">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="617AF851" w14:textId="77777777" w:rsidR="007B3C28" w:rsidRDefault="007B3C28">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AAFA8DD" w14:textId="1901648D" w:rsidR="001F1937" w:rsidRDefault="001F1937" w:rsidP="00D95ECF">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:ind w:left="4252" w:firstLine="2468"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:b/>
-[...2 lines deleted...]
-      <w:t>PRÓ-REITORIA DE GESTÃO DE PESSOAS E DESENVOLVIMENTO – PROGESP</w:t>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B01719E" wp14:editId="703E3178">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5011420</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-216848</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1219200" cy="1000125"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Imagem 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1219200" cy="1000125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="56D4A3F0" w14:textId="03A62C62" w:rsidR="00BE5CF6" w:rsidRDefault="001F1937" w:rsidP="00D95ECF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:jc w:val="right"/>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:ind w:left="4252" w:firstLine="2468"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Calibri" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DE95CDD" wp14:editId="657B2A7F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>764274</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>245660</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="955343" cy="1059002"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="image1.jpeg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="image1.jpeg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="957025" cy="1060867"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="36A20A93" w14:textId="77777777" w:rsidR="00D95ECF" w:rsidRDefault="00D95ECF" w:rsidP="00D95ECF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:rPr>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:ind w:left="4252" w:firstLine="2468"/>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="046371E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1696CFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8C6A4582">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1804" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F5869AC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2490" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E83E44E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3181" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="21C866A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3871" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BFCED32C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4562" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EB0A6DCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5253" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD16FBB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5943" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BBEDA5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6634" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AD52ABCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7324" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="087521A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20C0D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="56F6A76E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09FB0445"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1696CFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8C6A4582">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1804" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F5869AC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2490" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E83E44E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3181" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="21C866A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3871" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BFCED32C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4562" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EB0A6DCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5253" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD16FBB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5943" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BBEDA5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6634" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AD52ABCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7324" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248F30F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="141E03B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3740419D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1696CFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1804" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT" w:hint="default"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2490" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3181" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3871" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4562" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5253" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5943" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6634" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7324" w:hanging="173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CFC49EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3CFC49EF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8A12B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B23891AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F962CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61B00B00"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FB3886"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68BC829C"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1539587754">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1293100103">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1882786622">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2006322226">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="147137244">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="66655335">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1572154071">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="836847871">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="708342395">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-  <w:autoHyphenation w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iOEXJ0DliE/iZi5mRKJOma0/jNv/lw6Ut4Iv/nEHbr2mwlDnqhig3V9+Ynm3VAJYpX1jE7wDKyaUHVqduxkE5g==" w:salt="ssiYnDyrR/CCdLjwuYmwxQ=="/>
+  <w:defaultTabStop w:val="420"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridVerticalSpacing w:val="156"/>
+  <w:noPunctuationKerning/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:rsids>
+    <w:rsidRoot w:val="38824FD1"/>
+    <w:rsid w:val="00001F1E"/>
+    <w:rsid w:val="0000368F"/>
+    <w:rsid w:val="00003DD2"/>
+    <w:rsid w:val="00016E18"/>
+    <w:rsid w:val="000206A3"/>
+    <w:rsid w:val="000467F0"/>
+    <w:rsid w:val="0005088A"/>
+    <w:rsid w:val="000508BA"/>
+    <w:rsid w:val="00052B3B"/>
+    <w:rsid w:val="000555F2"/>
+    <w:rsid w:val="000679C7"/>
+    <w:rsid w:val="00071233"/>
+    <w:rsid w:val="00072BA4"/>
+    <w:rsid w:val="00076B73"/>
+    <w:rsid w:val="00081282"/>
+    <w:rsid w:val="0008237D"/>
+    <w:rsid w:val="00082D12"/>
+    <w:rsid w:val="00085040"/>
+    <w:rsid w:val="00086189"/>
+    <w:rsid w:val="00094D89"/>
+    <w:rsid w:val="000A4458"/>
+    <w:rsid w:val="000A78BA"/>
+    <w:rsid w:val="000B102D"/>
+    <w:rsid w:val="000B2BAD"/>
+    <w:rsid w:val="000C2092"/>
+    <w:rsid w:val="000C3192"/>
+    <w:rsid w:val="000D2256"/>
+    <w:rsid w:val="000D605B"/>
+    <w:rsid w:val="000F26A4"/>
+    <w:rsid w:val="00101C0F"/>
+    <w:rsid w:val="0010279D"/>
+    <w:rsid w:val="00110872"/>
+    <w:rsid w:val="00115311"/>
+    <w:rsid w:val="00120820"/>
+    <w:rsid w:val="0012766D"/>
+    <w:rsid w:val="0013015D"/>
+    <w:rsid w:val="00132E0E"/>
+    <w:rsid w:val="00154117"/>
+    <w:rsid w:val="0016326C"/>
+    <w:rsid w:val="0016481F"/>
+    <w:rsid w:val="00171BEA"/>
+    <w:rsid w:val="00173D70"/>
+    <w:rsid w:val="001809E8"/>
+    <w:rsid w:val="00190B46"/>
+    <w:rsid w:val="0019196D"/>
+    <w:rsid w:val="00192A0B"/>
+    <w:rsid w:val="00196496"/>
+    <w:rsid w:val="00196636"/>
+    <w:rsid w:val="001A38CB"/>
+    <w:rsid w:val="001B3606"/>
+    <w:rsid w:val="001C1735"/>
+    <w:rsid w:val="001C6427"/>
+    <w:rsid w:val="001D05FA"/>
+    <w:rsid w:val="001D58F3"/>
+    <w:rsid w:val="001F06E2"/>
+    <w:rsid w:val="001F1937"/>
+    <w:rsid w:val="002019ED"/>
+    <w:rsid w:val="00202FE6"/>
+    <w:rsid w:val="002050B0"/>
+    <w:rsid w:val="00215820"/>
+    <w:rsid w:val="00220166"/>
+    <w:rsid w:val="002224F3"/>
+    <w:rsid w:val="002348C6"/>
+    <w:rsid w:val="002416FB"/>
+    <w:rsid w:val="002467DD"/>
+    <w:rsid w:val="00253438"/>
+    <w:rsid w:val="002552F1"/>
+    <w:rsid w:val="0025616C"/>
+    <w:rsid w:val="00263215"/>
+    <w:rsid w:val="00263223"/>
+    <w:rsid w:val="00266842"/>
+    <w:rsid w:val="00271E0E"/>
+    <w:rsid w:val="00292E65"/>
+    <w:rsid w:val="002935EC"/>
+    <w:rsid w:val="00294973"/>
+    <w:rsid w:val="002A09EB"/>
+    <w:rsid w:val="002A49BF"/>
+    <w:rsid w:val="002B424F"/>
+    <w:rsid w:val="002B75D2"/>
+    <w:rsid w:val="002C06F1"/>
+    <w:rsid w:val="002C0E27"/>
+    <w:rsid w:val="002C4B53"/>
+    <w:rsid w:val="002C542F"/>
+    <w:rsid w:val="002D2389"/>
+    <w:rsid w:val="002D3682"/>
+    <w:rsid w:val="002D4AA9"/>
+    <w:rsid w:val="002D7759"/>
+    <w:rsid w:val="002E2638"/>
+    <w:rsid w:val="002E384C"/>
+    <w:rsid w:val="002E3C01"/>
+    <w:rsid w:val="002F5F05"/>
+    <w:rsid w:val="0031393C"/>
+    <w:rsid w:val="00314527"/>
+    <w:rsid w:val="003248FE"/>
+    <w:rsid w:val="0033650F"/>
+    <w:rsid w:val="003372EC"/>
+    <w:rsid w:val="00344FDD"/>
+    <w:rsid w:val="0035634A"/>
+    <w:rsid w:val="0036334B"/>
+    <w:rsid w:val="003637AF"/>
+    <w:rsid w:val="00365CFB"/>
+    <w:rsid w:val="003662B0"/>
+    <w:rsid w:val="00366CEB"/>
+    <w:rsid w:val="0037014B"/>
+    <w:rsid w:val="003707E5"/>
+    <w:rsid w:val="00372541"/>
+    <w:rsid w:val="00373918"/>
+    <w:rsid w:val="00376C02"/>
+    <w:rsid w:val="00380695"/>
+    <w:rsid w:val="00382B47"/>
+    <w:rsid w:val="00383682"/>
+    <w:rsid w:val="0038747E"/>
+    <w:rsid w:val="00391959"/>
+    <w:rsid w:val="00392ACD"/>
+    <w:rsid w:val="00396B82"/>
+    <w:rsid w:val="003A3FB5"/>
+    <w:rsid w:val="003B0814"/>
+    <w:rsid w:val="003B3707"/>
+    <w:rsid w:val="003C2E66"/>
+    <w:rsid w:val="003D0AAF"/>
+    <w:rsid w:val="003F584C"/>
+    <w:rsid w:val="00404D2B"/>
+    <w:rsid w:val="00405E94"/>
+    <w:rsid w:val="00406919"/>
+    <w:rsid w:val="00407592"/>
+    <w:rsid w:val="00433C37"/>
+    <w:rsid w:val="004355E6"/>
+    <w:rsid w:val="00442E3B"/>
+    <w:rsid w:val="004430AE"/>
+    <w:rsid w:val="004445D4"/>
+    <w:rsid w:val="00450CA8"/>
+    <w:rsid w:val="00452124"/>
+    <w:rsid w:val="00457EE5"/>
+    <w:rsid w:val="004643AE"/>
+    <w:rsid w:val="00471346"/>
+    <w:rsid w:val="00473BFC"/>
+    <w:rsid w:val="00474001"/>
+    <w:rsid w:val="00474C0D"/>
+    <w:rsid w:val="00477D8C"/>
+    <w:rsid w:val="00484D6E"/>
+    <w:rsid w:val="0048559B"/>
+    <w:rsid w:val="00486F5A"/>
+    <w:rsid w:val="00491762"/>
+    <w:rsid w:val="004925C8"/>
+    <w:rsid w:val="00492BF5"/>
+    <w:rsid w:val="0049558E"/>
+    <w:rsid w:val="004968AF"/>
+    <w:rsid w:val="004A5637"/>
+    <w:rsid w:val="004B1F1F"/>
+    <w:rsid w:val="004B3E9B"/>
+    <w:rsid w:val="004C2B29"/>
+    <w:rsid w:val="004C3768"/>
+    <w:rsid w:val="004D0F98"/>
+    <w:rsid w:val="004D7880"/>
+    <w:rsid w:val="004E20DA"/>
+    <w:rsid w:val="004E6D73"/>
+    <w:rsid w:val="004F0D90"/>
+    <w:rsid w:val="004F48BE"/>
+    <w:rsid w:val="00504C33"/>
+    <w:rsid w:val="00505D8B"/>
+    <w:rsid w:val="00510840"/>
+    <w:rsid w:val="00514009"/>
+    <w:rsid w:val="00520E66"/>
+    <w:rsid w:val="00520F0C"/>
+    <w:rsid w:val="00522B24"/>
+    <w:rsid w:val="00522E7E"/>
+    <w:rsid w:val="00525E64"/>
+    <w:rsid w:val="00531BD3"/>
+    <w:rsid w:val="00541692"/>
+    <w:rsid w:val="00542BAC"/>
+    <w:rsid w:val="0054384C"/>
+    <w:rsid w:val="00543B1C"/>
+    <w:rsid w:val="0054577E"/>
+    <w:rsid w:val="00545853"/>
+    <w:rsid w:val="005534C5"/>
+    <w:rsid w:val="0055467F"/>
+    <w:rsid w:val="00565D53"/>
+    <w:rsid w:val="005664D6"/>
+    <w:rsid w:val="00570CC4"/>
+    <w:rsid w:val="0057743F"/>
+    <w:rsid w:val="00583D24"/>
+    <w:rsid w:val="0058694D"/>
+    <w:rsid w:val="00595D97"/>
+    <w:rsid w:val="005A0CFB"/>
+    <w:rsid w:val="005A15D8"/>
+    <w:rsid w:val="005A5AD1"/>
+    <w:rsid w:val="005A6E94"/>
+    <w:rsid w:val="005B16F3"/>
+    <w:rsid w:val="005C6AE1"/>
+    <w:rsid w:val="005D36AE"/>
+    <w:rsid w:val="005E2E11"/>
+    <w:rsid w:val="005E4F80"/>
+    <w:rsid w:val="005F5B7A"/>
+    <w:rsid w:val="006066AF"/>
+    <w:rsid w:val="006122CC"/>
+    <w:rsid w:val="00617EB7"/>
+    <w:rsid w:val="00631B26"/>
+    <w:rsid w:val="00631C9D"/>
+    <w:rsid w:val="006365BC"/>
+    <w:rsid w:val="00637C2D"/>
+    <w:rsid w:val="00652DEC"/>
+    <w:rsid w:val="00657899"/>
+    <w:rsid w:val="00661B62"/>
+    <w:rsid w:val="006647EB"/>
+    <w:rsid w:val="00665958"/>
+    <w:rsid w:val="006816F6"/>
+    <w:rsid w:val="00681C13"/>
+    <w:rsid w:val="00684CD0"/>
+    <w:rsid w:val="006879F9"/>
+    <w:rsid w:val="0069135A"/>
+    <w:rsid w:val="00691F65"/>
+    <w:rsid w:val="006935D6"/>
+    <w:rsid w:val="006944CA"/>
+    <w:rsid w:val="006A1435"/>
+    <w:rsid w:val="006B5403"/>
+    <w:rsid w:val="006C1F74"/>
+    <w:rsid w:val="006E5DFE"/>
+    <w:rsid w:val="006F09B0"/>
+    <w:rsid w:val="006F3F61"/>
+    <w:rsid w:val="006F4261"/>
+    <w:rsid w:val="006F4DE2"/>
+    <w:rsid w:val="00710F82"/>
+    <w:rsid w:val="007127ED"/>
+    <w:rsid w:val="00713BC9"/>
+    <w:rsid w:val="00722962"/>
+    <w:rsid w:val="0072733C"/>
+    <w:rsid w:val="0073356C"/>
+    <w:rsid w:val="00740373"/>
+    <w:rsid w:val="00741DBA"/>
+    <w:rsid w:val="00744839"/>
+    <w:rsid w:val="0074547A"/>
+    <w:rsid w:val="00747A9F"/>
+    <w:rsid w:val="007502A3"/>
+    <w:rsid w:val="00752958"/>
+    <w:rsid w:val="00767A6C"/>
+    <w:rsid w:val="00772FEB"/>
+    <w:rsid w:val="007751B8"/>
+    <w:rsid w:val="00781D81"/>
+    <w:rsid w:val="007842C4"/>
+    <w:rsid w:val="0078528D"/>
+    <w:rsid w:val="00791501"/>
+    <w:rsid w:val="0079426A"/>
+    <w:rsid w:val="0079522D"/>
+    <w:rsid w:val="00796093"/>
+    <w:rsid w:val="007A1844"/>
+    <w:rsid w:val="007A236E"/>
+    <w:rsid w:val="007A6A0F"/>
+    <w:rsid w:val="007A70A5"/>
+    <w:rsid w:val="007B2B5A"/>
+    <w:rsid w:val="007B3C28"/>
+    <w:rsid w:val="007B406A"/>
+    <w:rsid w:val="007C27E9"/>
+    <w:rsid w:val="007D3580"/>
+    <w:rsid w:val="007D377B"/>
+    <w:rsid w:val="007D497B"/>
+    <w:rsid w:val="007D5CC7"/>
+    <w:rsid w:val="007D7052"/>
+    <w:rsid w:val="007E201F"/>
+    <w:rsid w:val="007E44FA"/>
+    <w:rsid w:val="007E4D93"/>
+    <w:rsid w:val="007E7364"/>
+    <w:rsid w:val="007F436A"/>
+    <w:rsid w:val="007F4537"/>
+    <w:rsid w:val="0080493B"/>
+    <w:rsid w:val="00806D91"/>
+    <w:rsid w:val="00812A08"/>
+    <w:rsid w:val="0081377C"/>
+    <w:rsid w:val="00814B28"/>
+    <w:rsid w:val="008222EE"/>
+    <w:rsid w:val="00827D4E"/>
+    <w:rsid w:val="0083323C"/>
+    <w:rsid w:val="00833A07"/>
+    <w:rsid w:val="00837C5C"/>
+    <w:rsid w:val="0084625A"/>
+    <w:rsid w:val="00847070"/>
+    <w:rsid w:val="00851480"/>
+    <w:rsid w:val="00857579"/>
+    <w:rsid w:val="00866300"/>
+    <w:rsid w:val="00883406"/>
+    <w:rsid w:val="008844FD"/>
+    <w:rsid w:val="00884FCF"/>
+    <w:rsid w:val="00885348"/>
+    <w:rsid w:val="00885B5A"/>
+    <w:rsid w:val="00886FA2"/>
+    <w:rsid w:val="008951BC"/>
+    <w:rsid w:val="0089559A"/>
+    <w:rsid w:val="008A31C9"/>
+    <w:rsid w:val="008A37E0"/>
+    <w:rsid w:val="008B563B"/>
+    <w:rsid w:val="008C43C7"/>
+    <w:rsid w:val="008C4E82"/>
+    <w:rsid w:val="008C7CCC"/>
+    <w:rsid w:val="008F1C70"/>
+    <w:rsid w:val="008F5277"/>
+    <w:rsid w:val="008F5377"/>
+    <w:rsid w:val="009007B7"/>
+    <w:rsid w:val="00926388"/>
+    <w:rsid w:val="00934974"/>
+    <w:rsid w:val="00941484"/>
+    <w:rsid w:val="00943FEC"/>
+    <w:rsid w:val="009517CD"/>
+    <w:rsid w:val="00956562"/>
+    <w:rsid w:val="00965857"/>
+    <w:rsid w:val="0097624C"/>
+    <w:rsid w:val="00982226"/>
+    <w:rsid w:val="009869AF"/>
+    <w:rsid w:val="0099480D"/>
+    <w:rsid w:val="009A35B9"/>
+    <w:rsid w:val="009A4123"/>
+    <w:rsid w:val="009A41A3"/>
+    <w:rsid w:val="009B0486"/>
+    <w:rsid w:val="009B44D1"/>
+    <w:rsid w:val="009B59C6"/>
+    <w:rsid w:val="009D005D"/>
+    <w:rsid w:val="009D100E"/>
+    <w:rsid w:val="009D335D"/>
+    <w:rsid w:val="009D7E85"/>
+    <w:rsid w:val="009E7B7D"/>
+    <w:rsid w:val="009F32AC"/>
+    <w:rsid w:val="00A00843"/>
+    <w:rsid w:val="00A07FC5"/>
+    <w:rsid w:val="00A11513"/>
+    <w:rsid w:val="00A14D23"/>
+    <w:rsid w:val="00A17CFE"/>
+    <w:rsid w:val="00A204EE"/>
+    <w:rsid w:val="00A27361"/>
+    <w:rsid w:val="00A3541D"/>
+    <w:rsid w:val="00A51F43"/>
+    <w:rsid w:val="00A5588A"/>
+    <w:rsid w:val="00A57B66"/>
+    <w:rsid w:val="00A610C5"/>
+    <w:rsid w:val="00A72E57"/>
+    <w:rsid w:val="00A8113A"/>
+    <w:rsid w:val="00A91873"/>
+    <w:rsid w:val="00A96779"/>
+    <w:rsid w:val="00AA185B"/>
+    <w:rsid w:val="00AA1A10"/>
+    <w:rsid w:val="00AA4074"/>
+    <w:rsid w:val="00AA72DA"/>
+    <w:rsid w:val="00AB34AD"/>
+    <w:rsid w:val="00AC4B7A"/>
+    <w:rsid w:val="00AD6804"/>
+    <w:rsid w:val="00AE130A"/>
+    <w:rsid w:val="00AE2EFB"/>
+    <w:rsid w:val="00AF584B"/>
+    <w:rsid w:val="00B00290"/>
+    <w:rsid w:val="00B0145A"/>
+    <w:rsid w:val="00B03164"/>
+    <w:rsid w:val="00B10242"/>
+    <w:rsid w:val="00B156E0"/>
+    <w:rsid w:val="00B21951"/>
+    <w:rsid w:val="00B21F29"/>
+    <w:rsid w:val="00B26E7B"/>
+    <w:rsid w:val="00B311DF"/>
+    <w:rsid w:val="00B3267B"/>
+    <w:rsid w:val="00B3582A"/>
+    <w:rsid w:val="00B40F89"/>
+    <w:rsid w:val="00B461FB"/>
+    <w:rsid w:val="00B47910"/>
+    <w:rsid w:val="00B5021F"/>
+    <w:rsid w:val="00B57067"/>
+    <w:rsid w:val="00B6431F"/>
+    <w:rsid w:val="00B73F77"/>
+    <w:rsid w:val="00B769D3"/>
+    <w:rsid w:val="00B76B0B"/>
+    <w:rsid w:val="00B81C7B"/>
+    <w:rsid w:val="00B84373"/>
+    <w:rsid w:val="00B84D36"/>
+    <w:rsid w:val="00B86B73"/>
+    <w:rsid w:val="00B87C48"/>
+    <w:rsid w:val="00B9258A"/>
+    <w:rsid w:val="00BA073F"/>
+    <w:rsid w:val="00BA0A52"/>
+    <w:rsid w:val="00BA2D6C"/>
+    <w:rsid w:val="00BA3B9C"/>
+    <w:rsid w:val="00BA50B8"/>
+    <w:rsid w:val="00BB1AD6"/>
+    <w:rsid w:val="00BC0FD1"/>
+    <w:rsid w:val="00BC1B17"/>
+    <w:rsid w:val="00BC42B2"/>
+    <w:rsid w:val="00BC447A"/>
+    <w:rsid w:val="00BE5CF6"/>
+    <w:rsid w:val="00BF0133"/>
+    <w:rsid w:val="00BF2F70"/>
+    <w:rsid w:val="00C0127D"/>
+    <w:rsid w:val="00C02E8F"/>
+    <w:rsid w:val="00C11510"/>
+    <w:rsid w:val="00C133B0"/>
+    <w:rsid w:val="00C2142B"/>
+    <w:rsid w:val="00C26E56"/>
+    <w:rsid w:val="00C34265"/>
+    <w:rsid w:val="00C35524"/>
+    <w:rsid w:val="00C41F3A"/>
+    <w:rsid w:val="00C509F6"/>
+    <w:rsid w:val="00C56326"/>
+    <w:rsid w:val="00C65929"/>
+    <w:rsid w:val="00C711E5"/>
+    <w:rsid w:val="00C84D43"/>
+    <w:rsid w:val="00C924A1"/>
+    <w:rsid w:val="00C93F61"/>
+    <w:rsid w:val="00C94E12"/>
+    <w:rsid w:val="00C94E5C"/>
+    <w:rsid w:val="00CB09F8"/>
+    <w:rsid w:val="00CB1915"/>
+    <w:rsid w:val="00CB5D3F"/>
+    <w:rsid w:val="00CC2C08"/>
+    <w:rsid w:val="00CC5386"/>
+    <w:rsid w:val="00CD2D4A"/>
+    <w:rsid w:val="00CD6736"/>
+    <w:rsid w:val="00CE3A26"/>
+    <w:rsid w:val="00CE5FD8"/>
+    <w:rsid w:val="00CF06D3"/>
+    <w:rsid w:val="00D0483E"/>
+    <w:rsid w:val="00D17D8C"/>
+    <w:rsid w:val="00D25B2E"/>
+    <w:rsid w:val="00D35AAD"/>
+    <w:rsid w:val="00D4016F"/>
+    <w:rsid w:val="00D4455D"/>
+    <w:rsid w:val="00D51CF0"/>
+    <w:rsid w:val="00D5271B"/>
+    <w:rsid w:val="00D52E33"/>
+    <w:rsid w:val="00D57BA9"/>
+    <w:rsid w:val="00D653BD"/>
+    <w:rsid w:val="00D906C5"/>
+    <w:rsid w:val="00D922FF"/>
+    <w:rsid w:val="00D95ECF"/>
+    <w:rsid w:val="00DA0E13"/>
+    <w:rsid w:val="00DA45F0"/>
+    <w:rsid w:val="00DA4C73"/>
+    <w:rsid w:val="00DB33C7"/>
+    <w:rsid w:val="00DB3C4B"/>
+    <w:rsid w:val="00DC4578"/>
+    <w:rsid w:val="00DC549A"/>
+    <w:rsid w:val="00DD0306"/>
+    <w:rsid w:val="00DD2B1D"/>
+    <w:rsid w:val="00DD52D4"/>
+    <w:rsid w:val="00DE6709"/>
+    <w:rsid w:val="00DF3255"/>
+    <w:rsid w:val="00E0339F"/>
+    <w:rsid w:val="00E05FB9"/>
+    <w:rsid w:val="00E1132D"/>
+    <w:rsid w:val="00E16BE4"/>
+    <w:rsid w:val="00E171C6"/>
+    <w:rsid w:val="00E2209A"/>
+    <w:rsid w:val="00E30070"/>
+    <w:rsid w:val="00E3105E"/>
+    <w:rsid w:val="00E31968"/>
+    <w:rsid w:val="00E345DC"/>
+    <w:rsid w:val="00E3593F"/>
+    <w:rsid w:val="00E36698"/>
+    <w:rsid w:val="00E469F8"/>
+    <w:rsid w:val="00E677C8"/>
+    <w:rsid w:val="00E72C82"/>
+    <w:rsid w:val="00E96FAD"/>
+    <w:rsid w:val="00EA77B0"/>
+    <w:rsid w:val="00EB0F5F"/>
+    <w:rsid w:val="00EB241D"/>
+    <w:rsid w:val="00EB3B2F"/>
+    <w:rsid w:val="00EB4FF3"/>
+    <w:rsid w:val="00EC71E2"/>
+    <w:rsid w:val="00ED23D0"/>
+    <w:rsid w:val="00ED2894"/>
+    <w:rsid w:val="00ED3511"/>
+    <w:rsid w:val="00ED3F8A"/>
+    <w:rsid w:val="00EE1ADD"/>
+    <w:rsid w:val="00EE661C"/>
+    <w:rsid w:val="00EE6731"/>
+    <w:rsid w:val="00EF1DD0"/>
+    <w:rsid w:val="00EF4812"/>
+    <w:rsid w:val="00F00E8F"/>
+    <w:rsid w:val="00F0263C"/>
+    <w:rsid w:val="00F03FD4"/>
+    <w:rsid w:val="00F16FAF"/>
+    <w:rsid w:val="00F21F8F"/>
+    <w:rsid w:val="00F25328"/>
+    <w:rsid w:val="00F26ACF"/>
+    <w:rsid w:val="00F30475"/>
+    <w:rsid w:val="00F315CB"/>
+    <w:rsid w:val="00F317BF"/>
+    <w:rsid w:val="00F32524"/>
+    <w:rsid w:val="00F40215"/>
+    <w:rsid w:val="00F41878"/>
+    <w:rsid w:val="00F468B0"/>
+    <w:rsid w:val="00F46C3E"/>
+    <w:rsid w:val="00F5366F"/>
+    <w:rsid w:val="00F5759C"/>
+    <w:rsid w:val="00F60DD7"/>
+    <w:rsid w:val="00F6252B"/>
+    <w:rsid w:val="00F70F1C"/>
+    <w:rsid w:val="00F75AE7"/>
+    <w:rsid w:val="00F7661B"/>
+    <w:rsid w:val="00F81B84"/>
+    <w:rsid w:val="00F9244D"/>
+    <w:rsid w:val="00F9359C"/>
+    <w:rsid w:val="00FA2AB6"/>
+    <w:rsid w:val="00FA73F3"/>
+    <w:rsid w:val="00FC40A1"/>
+    <w:rsid w:val="00FC40A3"/>
+    <w:rsid w:val="00FD2F56"/>
+    <w:rsid w:val="00FD5BC7"/>
+    <w:rsid w:val="00FD702C"/>
+    <w:rsid w:val="00FE23ED"/>
+    <w:rsid w:val="00FE7792"/>
+    <w:rsid w:val="00FF3365"/>
+    <w:rsid w:val="00FF4413"/>
+    <w:rsid w:val="02A26858"/>
+    <w:rsid w:val="051B2F11"/>
+    <w:rsid w:val="07B154D3"/>
+    <w:rsid w:val="0C957436"/>
+    <w:rsid w:val="0D3D123F"/>
+    <w:rsid w:val="0FB44488"/>
+    <w:rsid w:val="0FB612A8"/>
+    <w:rsid w:val="19BC65E7"/>
+    <w:rsid w:val="29630F55"/>
+    <w:rsid w:val="30B41C00"/>
+    <w:rsid w:val="3187047A"/>
+    <w:rsid w:val="31DB3395"/>
+    <w:rsid w:val="38824FD1"/>
+    <w:rsid w:val="4DCB496D"/>
+    <w:rsid w:val="56D015E6"/>
+    <w:rsid w:val="59B53BBD"/>
+    <w:rsid w:val="61A32645"/>
+    <w:rsid w:val="66B83C2D"/>
+    <w:rsid w:val="6E483229"/>
+    <w:rsid w:val="6FDA031B"/>
+    <w:rsid w:val="71F56C3D"/>
+    <w:rsid w:val="77137791"/>
+    <w:rsid w:val="785D54C2"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="544D0D3B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3BB45367-9B98-46B9-BA25-C63C8D1B40A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="99"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="pt-PT" w:bidi="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00886FA2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F25328"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...305 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="pt-PT" w:bidi="pt-PT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009e668a"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AlvaraCargo">
+    <w:name w:val="AlvaraCargo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Standard"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F25328"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="description">
+    <w:name w:val="description"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F25328"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
+    <w:name w:val="markedcontent"/>
+    <w:rsid w:val="00BA50B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbodyindent">
+    <w:name w:val="Text body indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00514009"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE/>
+      <w:ind w:left="283" w:firstLine="3402"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Calibri" w:cs="Bitstream Vera Sans"/>
+      <w:spacing w:val="1"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="00886FA2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="pt-PT" w:bidi="pt-PT"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="603617497">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="872115286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936520225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1265847514">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1485312477">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2086804445">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2131894309">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:encoding w:val="utf-8"/>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+  <w:pixelsPerInch w:val="120"/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A60B7B8-4AD8-46BA-A5ED-FB9CB44FD771}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AA27939-E2B6-48F7-82B5-99290AAC37EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.5.0.3$Windows_X86_64 LibreOffice_project/c21113d003cd3efa8c53188764377a8272d9d6de</Application>
+  <Pages>1</Pages>
+  <Words>159</Words>
+  <Characters>861</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>SETI</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1018</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>1</Pages>
-[...3 lines deleted...]
-  <Paragraphs>18</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Giovanna Lima</dc:creator>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Usuário</dc:creator>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-11.2.0.10114</vt:lpwstr>
+  </property>
+</Properties>
+</file>