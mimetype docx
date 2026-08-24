--- v0 (2025-10-07)
+++ v1 (2026-08-24)
@@ -1,1769 +1,3322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="63E07370" w14:textId="1A6E3368" w:rsidR="005E70B0" w:rsidRPr="005E70B0" w:rsidRDefault="005E70B0">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="45765870" w14:textId="0F4B32B3" w:rsidR="001326F1" w:rsidRPr="001A040C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+        </w:rPr>
+        <w:t>SOLICITAÇÃO DE LICENÇA SABÁTICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5033C" w14:textId="5F4D82C2" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5779FEAB" w14:textId="1FA439FF" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto24"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Texto24"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, CPF nº</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Texto10"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, ID nº</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Texto11"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, servidor(a) público da UNESPAR, lotado(a) no Colegiado de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Texto12"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Centro de Área:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Texto13"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Campus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Texto21"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, venho requerer, nos termos do art. 18 da Lei nº 11.713/1997 e da Resolução nº </w:t>
+      </w:r>
+      <w:r w:rsidR="00420B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>028/2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – CAD/UNESPAR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LICENÇA SABÁTICA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto23"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Texto23"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, referente ao Período Aquisitivo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto22"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Texto22"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Texto7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Texto8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__54_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="__Fieldmark__54_1279677799"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__62_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="__Fieldmark__62_1279677799"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__70_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="__Fieldmark__70_1279677799"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, para ser usufruída no período de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__77_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="__Fieldmark__77_1279677799"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__85_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="__Fieldmark__85_1279677799"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__93_1279"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="__Fieldmark__93_1279677799"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__100_127"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="__Fieldmark__100_1279677799"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__107_127"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="__Fieldmark__107_1279677799"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="__Fieldmark__115_127"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>FORMTEXT</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="__Fieldmark__115_1279677799"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2BD935" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7338C674" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2583"/>
+          <w:tab w:val="left" w:pos="3303"/>
+          <w:tab w:val="left" w:pos="4369"/>
+          <w:tab w:val="left" w:pos="5497"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Local, data:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64224840" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="228" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assinado eletronicamente nos termos do Decreto Estadual nº 7.304/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123A9FB0" w14:textId="1F07407F" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="00BA5F0D" w:rsidP="005E70B0">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-[...10 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r>
-[...417 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="4" wp14:anchorId="6822AACF">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="337073E5" wp14:editId="48B0DC8E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-31750</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-91866</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>64135</wp:posOffset>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>4448810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5295900" cy="1104900"/>
-[...2 lines deleted...]
-                <wp:docPr id="1" name="Caixa de Texto 2"/>
+                <wp:extent cx="6209665" cy="3614420"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="24130"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Caixa de Texto 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
-                      <wps:spPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5295960" cy="1104840"/>
+                          <a:ext cx="6209665" cy="3614420"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
-                            <a:srgbClr val="000000"/>
+                            <a:schemeClr val="accent1"/>
                           </a:solidFill>
-                          <a:round/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...4 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w14:paraId="71486F40" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRPr="007673DC" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>TRAMITAÇÃO:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="02E0F09A" w14:textId="7079557A" w:rsidR="005E70B0" w:rsidRPr="007673DC" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
+                            <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Requerente &gt; C</w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                            </w:r>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>olegiado do Curso</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>&gt; Direção de C</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>entro</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &gt; </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087C8A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Direção de Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &gt; </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Div</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>. De Extensão e Cultura</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087C8A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">&gt; </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Div</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. de Graduação </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087C8A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">&gt; </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Div</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. de Pesquisa e Pós-Graduação </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087C8A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">&gt; </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>DivRH</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00087C8A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &gt; DRH/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Progesp</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="5EB51B7B" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens w:val="0"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>O requerente</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> deve anexar </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">carta de aceite da Instituição de destino onde o plano será desenvolvido, bem como Plano de Atividades para o período do afastamento; </w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="0BE70E63" w14:textId="1A9633BA" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens w:val="0"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>O Colegiado</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> deve anexar </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t>o parecer técnico do Plano de Atividades, onde seja analisado o mérito e a exequibilidade do plano, e a relevância do projeto para o desenvolvimento do curso em que o requerente atua;</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087C8A" w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> e </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>ata da reunião com parecer de aprovação ou não, com a indicação nominal dos professores que assumirão a CH;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="78285037" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens w:val="0"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>A Direção de Centro</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> deve anexar parecer considerando o parecer do Colegiado e informando se a licença será com ou sem substituição, com as devidas justificativas;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="67985E18" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="00087C8A" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens w:val="0"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...2 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A Direção do </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001A040C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>, as chefias de Divisão de Extensão e Cultura; Graduação; e Pesquisa e Pós-Graduação,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> devem anexar declaração de que não há pendências por parte do docente;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="15C01E20" w14:textId="558843A8" w:rsidR="005E70B0" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                             <w:pPr>
-                              <w:pStyle w:val="Contedodoquadro"/>
-                              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                              <w:pStyle w:val="PargrafodaLista"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens w:val="0"/>
+                              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
-                              <w:rPr/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:iCs/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...6 lines deleted...]
-                              <w:t>Data:___/___/___</w:t>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>DivRH</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001A040C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Campus</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> deverá fazer a informação e anexar o dossiê histórico-funcional do servidor, em seguida, encaminhar à DRH/</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00EB0DC7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Progesp</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="007673DC">
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr anchor="t">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="shape_0" ID="Caixa de Texto 2" path="m0,0l-2147483645,0l-2147483645,-2147483646l0,-2147483646xe" fillcolor="white" stroked="t" o:allowincell="f" style="position:absolute;margin-left:-2.5pt;margin-top:5.05pt;width:416.95pt;height:86.95pt;mso-wrap-style:square;v-text-anchor:top" wp14:anchorId="6822AACF">
-[...1 lines deleted...]
-                <v:stroke color="black" weight="9360" joinstyle="round" endcap="flat"/>
+              <v:shapetype w14:anchorId="337073E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-7.25pt;margin-top:350.3pt;width:488.95pt;height:284.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASCeS1EAIAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2yAQhe8r9R0Q942dNEk3VpzVNtut&#10;Km1/pG0fYIJxjAoMBRJ7+/Q74Gw2au+q+gKBBw4z3xzW14PR7Ch9UGhrPp2UnEkrsFF2X/Mf3+/e&#10;XHEWItgGNFpZ80cZ+PXm9at17yo5ww51Iz0jERuq3tW8i9FVRRFEJw2ECTppKdiiNxBp6fdF46En&#10;daOLWVkuix594zwKGQL9vR2DfJP121aK+LVtg4xM15xyi3n0edylsdisodp7cJ0SpzTgH7IwoCxd&#10;epa6hQjs4NVfUkYJjwHbOBFoCmxbJWSugaqZln9U89CBk7kWghPcGVP4f7Liy/HBffMsDu9xoAbm&#10;IoK7R/EzMIvbDuxe3niPfSehoYunCVnRu1CdjibUoQpJZNd/xoaaDIeIWWhovUlUqE5G6tSAxzN0&#10;OUQm6OdyVq6WywVngmJvl9P5fJbbUkD1fNz5ED9KNCxNau6pq1kejvchpnSget6SbrN4p7TOndWW&#10;9TVfLWaLsTDUqknBtC17TG61Z0cgd4AQ0saxPApe7jQqkkm1MjW/KtM32iYR+WCbfFEEpcc5JaPt&#10;CVGiMvKJw26gjQnVDptHguVxNCM9Hpp06H9z1pMRax5+HcBLzvQnS8BXRCQ5Ny/mi3dEh/nLyO4y&#10;AlaQVM0jZ+N0G7PbRy431JhWZWQvmZxyJYNlkqfHkBx8uc67Xp7s5gkAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIQN1cPhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHgxsC2WArVb&#10;oiZ6RYGDx213bKvd2dpdoPx7xpMeJ+/Le9/k69F24oiDbx0piKcRCKTKmZZqBfvdy2QJwgdNRneO&#10;UMEZPayL66tcZ8ad6B2P21ALLiGfaQVNCH0mpa8atNpPXY/E2acbrA58DrU0gz5xue3kLIpSaXVL&#10;vNDoHp8brL63B6ugfDXJ5iP+Gc0Xlee3zV3/NN/1St3ejI8PIAKO4Q+GX31Wh4KdSncg40WnYBIn&#10;c0YVLHgGBBOr9D4BUTI6S1dLkEUu/z9RXAAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAS&#10;CeS1EAIAAPoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCEDdXD4QAAAAwBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" strokecolor="#4472c4 [3204]">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="71486F40" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRPr="007673DC" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>TRAMITAÇÃO:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="02E0F09A" w14:textId="7079557A" w:rsidR="005E70B0" w:rsidRPr="007673DC" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
+                      <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Requerente &gt; C</w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                      </w:r>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>olegiado do Curso</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>&gt; Direção de C</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>entro</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &gt; </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087C8A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Direção de Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &gt; </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Div</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>. De Extensão e Cultura</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087C8A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">&gt; </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Div</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. de Graduação </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087C8A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">&gt; </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Div</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. de Pesquisa e Pós-Graduação </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087C8A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">&gt; </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>DivRH</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00087C8A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &gt; DRH/</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Progesp</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="5EB51B7B" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens w:val="0"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>O requerente</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> deve anexar </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">carta de aceite da Instituição de destino onde o plano será desenvolvido, bem como Plano de Atividades para o período do afastamento; </w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="0BE70E63" w14:textId="1A9633BA" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens w:val="0"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>O Colegiado</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> deve anexar </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t>o parecer técnico do Plano de Atividades, onde seja analisado o mérito e a exequibilidade do plano, e a relevância do projeto para o desenvolvimento do curso em que o requerente atua;</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087C8A" w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> e </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>ata da reunião com parecer de aprovação ou não, com a indicação nominal dos professores que assumirão a CH;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="78285037" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens w:val="0"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>A Direção de Centro</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> deve anexar parecer considerando o parecer do Colegiado e informando se a licença será com ou sem substituição, com as devidas justificativas;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="67985E18" w14:textId="77777777" w:rsidR="00EB0DC7" w:rsidRPr="00EB0DC7" w:rsidRDefault="00087C8A" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens w:val="0"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...2 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A Direção do </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001A040C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>, as chefias de Divisão de Extensão e Cultura; Graduação; e Pesquisa e Pós-Graduação,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> devem anexar declaração de que não há pendências por parte do docente;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="15C01E20" w14:textId="558843A8" w:rsidR="005E70B0" w:rsidRPr="00EB0DC7" w:rsidRDefault="005E70B0" w:rsidP="00EB0DC7">
                       <w:pPr>
-                        <w:pStyle w:val="Contedodoquadro"/>
-                        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+                        <w:pStyle w:val="PargrafodaLista"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens w:val="0"/>
+                        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
-                        <w:rPr/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:iCs/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...6 lines deleted...]
-                        <w:t>Data:___/___/___</w:t>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>DivRH</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001A040C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Campus</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> deverá fazer a informação e anexar o dossiê histórico-funcional do servidor, em seguida, encaminhar à DRH/</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00EB0DC7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Progesp</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="007673DC">
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="none"/>
-              </v:rect>
+                <w10:wrap type="square" anchorx="margin" anchory="page"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="645DEB13" w14:textId="5F42C187" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0" w:rsidP="005E70B0">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="945"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001A040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E7F8C72" w14:textId="5B2D6BA9" w:rsidR="005E70B0" w:rsidRPr="001A040C" w:rsidRDefault="005E70B0">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...90 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="26C874F6" w14:textId="46B3F848" w:rsidR="001326F1" w:rsidRPr="001A040C" w:rsidRDefault="001326F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p>
-[...384 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:sectPr w:rsidR="001326F1" w:rsidRPr="001A040C" w:rsidSect="005E70B0">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="1134" w:gutter="0" w:header="709" w:top="1418" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="02599B84" w14:textId="77777777" w:rsidR="00C02ACE" w:rsidRDefault="00C02ACE">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6F571437" w14:textId="77777777" w:rsidR="00C02ACE" w:rsidRDefault="00C02ACE">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Bitstream Vera Sans">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...8 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...163 lines deleted...]
-  <w:p>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4AE2A0E2" w14:textId="7DC41726" w:rsidR="00BA5F0D" w:rsidRDefault="00BA5F0D">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
-[...11 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Rodap"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66B8FADF" wp14:editId="73645EFB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-489585</wp:posOffset>
+            <wp:posOffset>4090171</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>35560</wp:posOffset>
+            <wp:posOffset>-1331245</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="895350" cy="1047750"/>
+          <wp:extent cx="2429303" cy="1693303"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Imagem 8" descr=""/>
+          <wp:docPr id="1" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Imagem 8" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Imagem 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="895350" cy="1047750"/>
+                    <a:ext cx="2429303" cy="1693303"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="60427806" w14:textId="77777777" w:rsidR="00C02ACE" w:rsidRDefault="00C02ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2BE0E09F" w14:textId="77777777" w:rsidR="00C02ACE" w:rsidRDefault="00C02ACE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5831B10C" w14:textId="4D8DC3E0" w:rsidR="005E70B0" w:rsidRDefault="005E70B0">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor behindDoc="1" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D60026" wp14:editId="7BA180A6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5111115</wp:posOffset>
+            <wp:posOffset>-281940</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>57150</wp:posOffset>
+            <wp:posOffset>-318770</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="990600" cy="1038225"/>
+          <wp:extent cx="1495425" cy="1057031"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="Imagem 7" descr=""/>
+          <wp:docPr id="4" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="6" name="Imagem 7" descr=""/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="4" name="Imagem 4"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="990600" cy="1038225"/>
+                    <a:ext cx="1495425" cy="1057031"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-        <w:szCs w:val="36"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>Universidade Estadual do Paraná</w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E446CA6" wp14:editId="17D4841A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4890135</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-314960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1228725" cy="1010285"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Imagem 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1228725" cy="1010285"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="1CBE1A8B" w14:textId="444A6122" w:rsidR="005E70B0" w:rsidRDefault="005E70B0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
-      <w:ind w:right="214" w:hanging="0"/>
-[...8 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="4203C9F0" w14:textId="77777777" w:rsidR="005E70B0" w:rsidRDefault="005E70B0">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3A436A1F" w14:textId="2990EC71" w:rsidR="005E70B0" w:rsidRDefault="005E70B0">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ECF00AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B5824E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="739326179">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Z3vWPBDOHWz2ZD/j5pXSYdkLIVfR7WKaY8zRKMiDA9mp8LSMuQkaLiEWlkpx7W6PSl22Svf8/AyCN+P0X+V4lQ==" w:salt="rqD1C56ZnrkggCAjIPuJMA=="/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numFmt w:val="decimal"/>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:hyphenationZone w:val="425"/>
+  <w:rsids>
+    <w:rsidRoot w:val="001326F1"/>
+    <w:rsid w:val="00045C8D"/>
+    <w:rsid w:val="00056BF7"/>
+    <w:rsid w:val="00060AB3"/>
+    <w:rsid w:val="00066DB3"/>
+    <w:rsid w:val="00087C8A"/>
+    <w:rsid w:val="000C5C42"/>
+    <w:rsid w:val="001326F1"/>
+    <w:rsid w:val="001A040C"/>
+    <w:rsid w:val="002D5834"/>
+    <w:rsid w:val="003F54FF"/>
+    <w:rsid w:val="00420B86"/>
+    <w:rsid w:val="005E70B0"/>
+    <w:rsid w:val="00776BC7"/>
+    <w:rsid w:val="00955C60"/>
+    <w:rsid w:val="00BA5F0D"/>
+    <w:rsid w:val="00C02ACE"/>
+    <w:rsid w:val="00DC4BD2"/>
+    <w:rsid w:val="00E2171B"/>
+    <w:rsid w:val="00E44DD7"/>
+    <w:rsid w:val="00EB0DC7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6C712EFA"/>
+  <w15:docId w15:val="{251ACD59-9521-44A1-9B92-666D9DDCE2FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1919,52 +3472,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2031,393 +3584,377 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00656323"/>
     <w:pPr>
-      <w:widowControl w:val="false"/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:cs="Bitstream Vera Sans"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman" w:cs="Bitstream Vera Sans"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN" w:val="pt-BR"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00ba1ad7"/>
-    <w:rPr/>
+    <w:rsid w:val="00BA1AD7"/>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00ba1ad7"/>
-    <w:rPr/>
+    <w:rsid w:val="00BA1AD7"/>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="001a5fdc"/>
+    <w:rsid w:val="001A5FDC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="LinkdaInternet">
+  <w:style w:type="character" w:customStyle="1" w:styleId="LinkdaInternet">
     <w:name w:val="Link da Internet"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006f3d09"/>
+    <w:rsid w:val="006F3D09"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00c50bdf"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotaderodap">
     <w:name w:val="Âncora da nota de rodapé"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteCharacters">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00c50bdf"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotaderodapChar1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar1">
     <w:name w:val="Texto de nota de rodapé Char1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00c50bdf"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotaderodap">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Ncoradanotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ncoradanotadefim">
     <w:name w:val="Âncora da nota de fim"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Caracteresdenotadefim">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotadefim">
     <w:name w:val="Caracteres de nota de fim"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
-    <w:name w:val="Título"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodotexto"/>
+    <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpodotexto">
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Corpodotexto"/>
-    <w:pPr/>
+    <w:basedOn w:val="Corpodetexto"/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
-    <w:name w:val="Caption"/>
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00be6960"/>
+    <w:rsid w:val="00BE6960"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="720" w:hanging="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhoeRodap">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CabealhoeRodap">
     <w:name w:val="Cabeçalho e Rodapé"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ba1ad7"/>
+    <w:rsid w:val="00BA1AD7"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
-    <w:name w:val="Footer"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ba1ad7"/>
+    <w:rsid w:val="00BA1AD7"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="708"/>
-[...1 lines deleted...]
-        <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001a5fdc"/>
-    <w:pPr/>
+    <w:rsid w:val="001A5FDC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Mangal"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Contedodoquadro" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodoquadro">
     <w:name w:val="Conteúdo do quadro"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00c50bdf"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:pPr>
       <w:widowControl/>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notaderodap">
-    <w:name w:val="Footnote Text"/>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00c50bdf"/>
+    <w:rsid w:val="00C50BDF"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00e13015"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E13015"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2673,55 +4210,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.3.6.2$Windows_X86_64 LibreOffice_project/c28ca90fd6e1a19e189fc16c05f8f8924961e12e</Application>
+  <Pages>1</Pages>
+  <Words>133</Words>
+  <Characters>719</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>851</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <Pages>1</Pages>
-[...3 lines deleted...]
-  <Paragraphs>17</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Giovanna Lima</dc:creator>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Marco Aurélio Koentopp</dc:creator>
-  <dc:description/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
-  <cp:lastModifiedBy/>
-[...4 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>